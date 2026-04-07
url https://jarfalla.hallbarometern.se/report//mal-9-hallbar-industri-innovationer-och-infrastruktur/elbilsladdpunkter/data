--- v0 (2025-11-21)
+++ v1 (2026-04-07)
@@ -515,80 +515,80 @@
       </c>
       <c r="B5" t="s">
         <v>7</v>
       </c>
       <c r="C5" t="s">
         <v>10</v>
       </c>
       <c r="D5" s="2">
         <v>45291</v>
       </c>
       <c r="E5" s="3">
         <v>2023</v>
       </c>
       <c r="F5">
         <v>527.882353</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>6</v>
       </c>
       <c r="B6" t="s">
         <v>7</v>
       </c>
       <c r="C6" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="D6" s="2">
         <v>45657</v>
       </c>
       <c r="E6" s="3">
         <v>2024</v>
       </c>
       <c r="F6">
-        <v>90</v>
+        <v>645.047619</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>6</v>
       </c>
       <c r="B7" t="s">
         <v>7</v>
       </c>
       <c r="C7" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="D7" s="2">
         <v>45657</v>
       </c>
       <c r="E7" s="3">
         <v>2024</v>
       </c>
       <c r="F7">
-        <v>645.047619</v>
+        <v>90</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>6</v>
       </c>
       <c r="B8" t="s">
         <v>7</v>
       </c>
       <c r="C8" t="s">
         <v>11</v>
       </c>
       <c r="D8" s="2">
         <v>45291</v>
       </c>
       <c r="E8" s="3">
         <v>2023</v>
       </c>
       <c r="F8">
         <v>189.565476</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>6</v>