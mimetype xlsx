--- v1 (2026-02-21)
+++ v2 (2026-04-07)
@@ -1115,120 +1115,120 @@
       </c>
       <c r="B35" t="s">
         <v>7</v>
       </c>
       <c r="C35" t="s">
         <v>11</v>
       </c>
       <c r="D35" s="2">
         <v>40908</v>
       </c>
       <c r="E35" s="3">
         <v>2011</v>
       </c>
       <c r="F35">
         <v>25.918656</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
         <v>6</v>
       </c>
       <c r="B36" t="s">
         <v>7</v>
       </c>
       <c r="C36" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="D36" s="2">
         <v>41274</v>
       </c>
       <c r="E36" s="3">
         <v>2012</v>
       </c>
       <c r="F36">
-        <v>21.587670</v>
+        <v>20.874461</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
         <v>6</v>
       </c>
       <c r="B37" t="s">
         <v>7</v>
       </c>
       <c r="C37" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="D37" s="2">
         <v>41274</v>
       </c>
       <c r="E37" s="3">
         <v>2012</v>
       </c>
       <c r="F37">
-        <v>20.874461</v>
+        <v>21.587670</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
         <v>6</v>
       </c>
       <c r="B38" t="s">
         <v>7</v>
       </c>
       <c r="C38" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="D38" s="2">
         <v>41639</v>
       </c>
       <c r="E38" s="3">
         <v>2013</v>
       </c>
       <c r="F38">
-        <v>20.182277</v>
+        <v>20.905041</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
         <v>6</v>
       </c>
       <c r="B39" t="s">
         <v>7</v>
       </c>
       <c r="C39" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="D39" s="2">
         <v>41639</v>
       </c>
       <c r="E39" s="3">
         <v>2013</v>
       </c>
       <c r="F39">
-        <v>20.905041</v>
+        <v>20.182277</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
         <v>6</v>
       </c>
       <c r="B40" t="s">
         <v>7</v>
       </c>
       <c r="C40" t="s">
         <v>11</v>
       </c>
       <c r="D40" s="2">
         <v>42004</v>
       </c>
       <c r="E40" s="3">
         <v>2014</v>
       </c>
       <c r="F40">
         <v>20.910798</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
         <v>6</v>
@@ -1275,120 +1275,120 @@
       </c>
       <c r="B43" t="s">
         <v>7</v>
       </c>
       <c r="C43" t="s">
         <v>10</v>
       </c>
       <c r="D43" s="2">
         <v>42369</v>
       </c>
       <c r="E43" s="3">
         <v>2015</v>
       </c>
       <c r="F43">
         <v>20.660385</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
         <v>6</v>
       </c>
       <c r="B44" t="s">
         <v>7</v>
       </c>
       <c r="C44" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="D44" s="2">
         <v>42735</v>
       </c>
       <c r="E44" s="3">
         <v>2016</v>
       </c>
       <c r="F44">
-        <v>20.095369</v>
+        <v>20.688108</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
         <v>6</v>
       </c>
       <c r="B45" t="s">
         <v>7</v>
       </c>
       <c r="C45" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="D45" s="2">
         <v>42735</v>
       </c>
       <c r="E45" s="3">
         <v>2016</v>
       </c>
       <c r="F45">
-        <v>20.688108</v>
+        <v>20.095369</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
         <v>6</v>
       </c>
       <c r="B46" t="s">
         <v>7</v>
       </c>
       <c r="C46" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="D46" s="2">
         <v>43100</v>
       </c>
       <c r="E46" s="3">
         <v>2017</v>
       </c>
       <c r="F46">
-        <v>20.447857</v>
+        <v>21.398722</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
         <v>6</v>
       </c>
       <c r="B47" t="s">
         <v>7</v>
       </c>
       <c r="C47" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="D47" s="2">
         <v>43100</v>
       </c>
       <c r="E47" s="3">
         <v>2017</v>
       </c>
       <c r="F47">
-        <v>21.398722</v>
+        <v>20.447857</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
         <v>6</v>
       </c>
       <c r="B48" t="s">
         <v>7</v>
       </c>
       <c r="C48" t="s">
         <v>11</v>
       </c>
       <c r="D48" s="2">
         <v>43465</v>
       </c>
       <c r="E48" s="3">
         <v>2018</v>
       </c>
       <c r="F48">
         <v>18.727369</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
         <v>6</v>
@@ -1515,80 +1515,80 @@
       </c>
       <c r="B55" t="s">
         <v>7</v>
       </c>
       <c r="C55" t="s">
         <v>11</v>
       </c>
       <c r="D55" s="2">
         <v>44561</v>
       </c>
       <c r="E55" s="3">
         <v>2021</v>
       </c>
       <c r="F55">
         <v>21.247249</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
         <v>6</v>
       </c>
       <c r="B56" t="s">
         <v>7</v>
       </c>
       <c r="C56" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="D56" s="2">
         <v>44926</v>
       </c>
       <c r="E56" s="3">
         <v>2022</v>
       </c>
       <c r="F56">
-        <v>15.949380</v>
+        <v>19.870874</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
         <v>6</v>
       </c>
       <c r="B57" t="s">
         <v>7</v>
       </c>
       <c r="C57" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="D57" s="2">
         <v>44926</v>
       </c>
       <c r="E57" s="3">
         <v>2022</v>
       </c>
       <c r="F57">
-        <v>19.870874</v>
+        <v>15.949380</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
         <v>6</v>
       </c>
       <c r="B58" t="s">
         <v>7</v>
       </c>
       <c r="C58" t="s">
         <v>11</v>
       </c>
       <c r="D58" s="2">
         <v>45291</v>
       </c>
       <c r="E58" s="3">
         <v>2023</v>
       </c>
       <c r="F58">
         <v>20.095104</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.69999999999999996" right="0.69999999999999996" top="0.75" bottom="0.75" header="0.29999999999999999" footer="0.29999999999999999"/>
   <pageSetup orientation="portrait" scale="100" paperSize="9" fitToWidth="0" fitToHeight="0" horizontalDpi="0" verticalDpi="0" copies="1"/>