--- v1 (2026-02-21)
+++ v2 (2026-04-07)
@@ -875,80 +875,80 @@
       </c>
       <c r="B23" t="s">
         <v>7</v>
       </c>
       <c r="C23" t="s">
         <v>11</v>
       </c>
       <c r="D23" s="2">
         <v>42004</v>
       </c>
       <c r="E23" s="3">
         <v>2014</v>
       </c>
       <c r="F23">
         <v>89.130769</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>6</v>
       </c>
       <c r="B24" t="s">
         <v>7</v>
       </c>
       <c r="C24" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="D24" s="2">
         <v>42369</v>
       </c>
       <c r="E24" s="3">
         <v>2015</v>
       </c>
       <c r="F24">
-        <v>100</v>
+        <v>86.357692</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>6</v>
       </c>
       <c r="B25" t="s">
         <v>7</v>
       </c>
       <c r="C25" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="D25" s="2">
         <v>42369</v>
       </c>
       <c r="E25" s="3">
         <v>2015</v>
       </c>
       <c r="F25">
-        <v>86.357692</v>
+        <v>100</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
         <v>6</v>
       </c>
       <c r="B26" t="s">
         <v>7</v>
       </c>
       <c r="C26" t="s">
         <v>11</v>
       </c>
       <c r="D26" s="2">
         <v>42735</v>
       </c>
       <c r="E26" s="3">
         <v>2016</v>
       </c>
       <c r="F26">
         <v>89.765385</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>6</v>
@@ -1035,80 +1035,80 @@
       </c>
       <c r="B31" t="s">
         <v>7</v>
       </c>
       <c r="C31" t="s">
         <v>11</v>
       </c>
       <c r="D31" s="2">
         <v>43465</v>
       </c>
       <c r="E31" s="3">
         <v>2018</v>
       </c>
       <c r="F31">
         <v>87.469231</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
         <v>6</v>
       </c>
       <c r="B32" t="s">
         <v>7</v>
       </c>
       <c r="C32" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="D32" s="2">
         <v>43830</v>
       </c>
       <c r="E32" s="3">
         <v>2019</v>
       </c>
       <c r="F32">
-        <v>100</v>
+        <v>90.252</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
         <v>6</v>
       </c>
       <c r="B33" t="s">
         <v>7</v>
       </c>
       <c r="C33" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="D33" s="2">
         <v>43830</v>
       </c>
       <c r="E33" s="3">
         <v>2019</v>
       </c>
       <c r="F33">
-        <v>90.252</v>
+        <v>100</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
         <v>6</v>
       </c>
       <c r="B34" t="s">
         <v>7</v>
       </c>
       <c r="C34" t="s">
         <v>11</v>
       </c>
       <c r="D34" s="2">
         <v>44196</v>
       </c>
       <c r="E34" s="3">
         <v>2020</v>
       </c>
       <c r="F34">
         <v>91.764</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
         <v>6</v>