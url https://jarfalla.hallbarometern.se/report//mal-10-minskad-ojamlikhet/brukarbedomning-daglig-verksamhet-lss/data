--- v2 (2026-02-21)
+++ v3 (2026-04-07)
@@ -755,200 +755,200 @@
       </c>
       <c r="B17" t="s">
         <v>7</v>
       </c>
       <c r="C17" t="s">
         <v>9</v>
       </c>
       <c r="D17" s="2">
         <v>44561</v>
       </c>
       <c r="E17" s="3">
         <v>2021</v>
       </c>
       <c r="F17">
         <v>79.827396</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>6</v>
       </c>
       <c r="B18" t="s">
         <v>7</v>
       </c>
       <c r="C18" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="D18" s="2">
         <v>44926</v>
       </c>
       <c r="E18" s="3">
         <v>2022</v>
       </c>
       <c r="F18">
-        <v>84</v>
+        <v>80.695652</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>6</v>
       </c>
       <c r="B19" t="s">
         <v>7</v>
       </c>
       <c r="C19" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="D19" s="2">
         <v>44926</v>
       </c>
       <c r="E19" s="3">
         <v>2022</v>
       </c>
       <c r="F19">
-        <v>80.695652</v>
+        <v>84</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>6</v>
       </c>
       <c r="B20" t="s">
         <v>7</v>
       </c>
       <c r="C20" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="D20" s="2">
         <v>45291</v>
       </c>
       <c r="E20" s="3">
         <v>2023</v>
       </c>
       <c r="F20">
-        <v>76</v>
+        <v>81.347826</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>6</v>
       </c>
       <c r="B21" t="s">
         <v>7</v>
       </c>
       <c r="C21" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="D21" s="2">
         <v>45291</v>
       </c>
       <c r="E21" s="3">
         <v>2023</v>
       </c>
       <c r="F21">
-        <v>81.347826</v>
+        <v>76</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>6</v>
       </c>
       <c r="B22" t="s">
         <v>7</v>
       </c>
       <c r="C22" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="D22" s="2">
         <v>45657</v>
       </c>
       <c r="E22" s="3">
         <v>2024</v>
       </c>
       <c r="F22">
-        <v>79</v>
+        <v>82.541667</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>6</v>
       </c>
       <c r="B23" t="s">
         <v>7</v>
       </c>
       <c r="C23" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="D23" s="2">
         <v>45657</v>
       </c>
       <c r="E23" s="3">
         <v>2024</v>
       </c>
       <c r="F23">
-        <v>82.541667</v>
+        <v>79</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>6</v>
       </c>
       <c r="B24" t="s">
         <v>7</v>
       </c>
       <c r="C24" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="D24" s="2">
         <v>46022</v>
       </c>
       <c r="E24" s="3">
         <v>2025</v>
       </c>
       <c r="F24">
-        <v>76</v>
+        <v>83.583333</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>6</v>
       </c>
       <c r="B25" t="s">
         <v>7</v>
       </c>
       <c r="C25" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="D25" s="2">
         <v>46022</v>
       </c>
       <c r="E25" s="3">
         <v>2025</v>
       </c>
       <c r="F25">
-        <v>83.583333</v>
+        <v>76</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
         <v>6</v>
       </c>
       <c r="B26" t="s">
         <v>7</v>
       </c>
       <c r="C26" t="s">
         <v>11</v>
       </c>
       <c r="D26" s="2">
         <v>43465</v>
       </c>
       <c r="E26" s="3">
         <v>2018</v>
       </c>
       <c r="F26">
         <v>74.056841</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>6</v>