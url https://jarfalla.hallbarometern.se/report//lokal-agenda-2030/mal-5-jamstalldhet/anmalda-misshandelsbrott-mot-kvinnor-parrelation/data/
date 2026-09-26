--- v0 (2026-08-12)
+++ v1 (2026-09-26)
@@ -1,84 +1,84 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="Data" sheetId="1" state="visible" r:id="R170b3f7cac8c431b9dae5c15559fc446"/>
+    <x:sheet name="Data" sheetId="1" state="visible" r:id="R5f9f419d177a4460b6369dca43ca4f38"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="1">
     <x:font/>
   </x:fonts>
   <x:fills count="1">
     <x:fill/>
   </x:fills>
   <x:borders count="1">
     <x:border/>
   </x:borders>
   <x:cellStyleXfs count="1">
     <x:xf/>
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf/>
     <x:xf/>
     <x:xf numFmtId="14" applyNumberFormat="1"/>
     <x:xf/>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R170b3f7cac8c431b9dae5c15559fc446" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5f9f419d177a4460b6369dca43ca4f38" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F41"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>
@@ -537,240 +537,240 @@
       </x:c>
       <x:c r="B23" t="str" s="2">
         <x:v>GM.5.7</x:v>
       </x:c>
       <x:c r="C23" t="str" s="2">
         <x:v>Stockholms läns kommuner (ovägt medel)</x:v>
       </x:c>
       <x:c r="D23" s="3">
         <x:v>40178</x:v>
       </x:c>
       <x:c r="E23" t="n" s="2">
         <x:v>2009</x:v>
       </x:c>
       <x:c r="F23" t="n" s="2">
         <x:v>140.359885</x:v>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="str" s="2">
         <x:v>Anmälda misshandelsbrott mot kvinnor (parrelation)</x:v>
       </x:c>
       <x:c r="B24" t="str" s="2">
         <x:v>GM.5.7</x:v>
       </x:c>
       <x:c r="C24" t="str" s="2">
-        <x:v>Järfälla</x:v>
+        <x:v>Stockholms läns kommuner (ovägt medel)</x:v>
       </x:c>
       <x:c r="D24" s="3">
         <x:v>40543</x:v>
       </x:c>
       <x:c r="E24" t="n" s="2">
         <x:v>2010</x:v>
       </x:c>
       <x:c r="F24" t="n" s="2">
-        <x:v>112.84</x:v>
+        <x:v>106.137125</x:v>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="str" s="2">
         <x:v>Anmälda misshandelsbrott mot kvinnor (parrelation)</x:v>
       </x:c>
       <x:c r="B25" t="str" s="2">
         <x:v>GM.5.7</x:v>
       </x:c>
       <x:c r="C25" t="str" s="2">
-        <x:v>Stockholms läns kommuner (ovägt medel)</x:v>
+        <x:v>Järfälla</x:v>
       </x:c>
       <x:c r="D25" s="3">
         <x:v>40543</x:v>
       </x:c>
       <x:c r="E25" t="n" s="2">
         <x:v>2010</x:v>
       </x:c>
       <x:c r="F25" t="n" s="2">
-        <x:v>106.137125</x:v>
+        <x:v>112.84</x:v>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="str" s="2">
         <x:v>Anmälda misshandelsbrott mot kvinnor (parrelation)</x:v>
       </x:c>
       <x:c r="B26" t="str" s="2">
         <x:v>GM.5.7</x:v>
       </x:c>
       <x:c r="C26" t="str" s="2">
         <x:v>Stockholms läns kommuner (ovägt medel)</x:v>
       </x:c>
       <x:c r="D26" s="3">
         <x:v>40908</x:v>
       </x:c>
       <x:c r="E26" t="n" s="2">
         <x:v>2011</x:v>
       </x:c>
       <x:c r="F26" t="n" s="2">
         <x:v>144.050769</x:v>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="str" s="2">
         <x:v>Anmälda misshandelsbrott mot kvinnor (parrelation)</x:v>
       </x:c>
       <x:c r="B27" t="str" s="2">
         <x:v>GM.5.7</x:v>
       </x:c>
       <x:c r="C27" t="str" s="2">
         <x:v>Järfälla</x:v>
       </x:c>
       <x:c r="D27" s="3">
         <x:v>40908</x:v>
       </x:c>
       <x:c r="E27" t="n" s="2">
         <x:v>2011</x:v>
       </x:c>
       <x:c r="F27" t="n" s="2">
         <x:v>160.949</x:v>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="str" s="2">
         <x:v>Anmälda misshandelsbrott mot kvinnor (parrelation)</x:v>
       </x:c>
       <x:c r="B28" t="str" s="2">
         <x:v>GM.5.7</x:v>
       </x:c>
       <x:c r="C28" t="str" s="2">
-        <x:v>Stockholms läns kommuner (ovägt medel)</x:v>
+        <x:v>Järfälla</x:v>
       </x:c>
       <x:c r="D28" s="3">
         <x:v>41274</x:v>
       </x:c>
       <x:c r="E28" t="n" s="2">
         <x:v>2012</x:v>
       </x:c>
       <x:c r="F28" t="n" s="2">
-        <x:v>145.853231</x:v>
+        <x:v>162.579</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="str" s="2">
         <x:v>Anmälda misshandelsbrott mot kvinnor (parrelation)</x:v>
       </x:c>
       <x:c r="B29" t="str" s="2">
         <x:v>GM.5.7</x:v>
       </x:c>
       <x:c r="C29" t="str" s="2">
-        <x:v>Järfälla</x:v>
+        <x:v>Stockholms läns kommuner (ovägt medel)</x:v>
       </x:c>
       <x:c r="D29" s="3">
         <x:v>41274</x:v>
       </x:c>
       <x:c r="E29" t="n" s="2">
         <x:v>2012</x:v>
       </x:c>
       <x:c r="F29" t="n" s="2">
-        <x:v>162.579</x:v>
+        <x:v>145.853231</x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str" s="2">
         <x:v>Anmälda misshandelsbrott mot kvinnor (parrelation)</x:v>
       </x:c>
       <x:c r="B30" t="str" s="2">
         <x:v>GM.5.7</x:v>
       </x:c>
       <x:c r="C30" t="str" s="2">
         <x:v>Stockholms läns kommuner (ovägt medel)</x:v>
       </x:c>
       <x:c r="D30" s="3">
         <x:v>41639</x:v>
       </x:c>
       <x:c r="E30" t="n" s="2">
         <x:v>2013</x:v>
       </x:c>
       <x:c r="F30" t="n" s="2">
         <x:v>143.0715</x:v>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="str" s="2">
         <x:v>Anmälda misshandelsbrott mot kvinnor (parrelation)</x:v>
       </x:c>
       <x:c r="B31" t="str" s="2">
         <x:v>GM.5.7</x:v>
       </x:c>
       <x:c r="C31" t="str" s="2">
         <x:v>Järfälla</x:v>
       </x:c>
       <x:c r="D31" s="3">
         <x:v>41639</x:v>
       </x:c>
       <x:c r="E31" t="n" s="2">
         <x:v>2013</x:v>
       </x:c>
       <x:c r="F31" t="n" s="2">
         <x:v>148.023</x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="str" s="2">
         <x:v>Anmälda misshandelsbrott mot kvinnor (parrelation)</x:v>
       </x:c>
       <x:c r="B32" t="str" s="2">
         <x:v>GM.5.7</x:v>
       </x:c>
       <x:c r="C32" t="str" s="2">
-        <x:v>Järfälla</x:v>
+        <x:v>Stockholms läns kommuner (ovägt medel)</x:v>
       </x:c>
       <x:c r="D32" s="3">
         <x:v>42004</x:v>
       </x:c>
       <x:c r="E32" t="n" s="2">
         <x:v>2014</x:v>
       </x:c>
       <x:c r="F32" t="n" s="2">
-        <x:v>145.618</x:v>
+        <x:v>138.203962</x:v>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="str" s="2">
         <x:v>Anmälda misshandelsbrott mot kvinnor (parrelation)</x:v>
       </x:c>
       <x:c r="B33" t="str" s="2">
         <x:v>GM.5.7</x:v>
       </x:c>
       <x:c r="C33" t="str" s="2">
-        <x:v>Stockholms läns kommuner (ovägt medel)</x:v>
+        <x:v>Järfälla</x:v>
       </x:c>
       <x:c r="D33" s="3">
         <x:v>42004</x:v>
       </x:c>
       <x:c r="E33" t="n" s="2">
         <x:v>2014</x:v>
       </x:c>
       <x:c r="F33" t="n" s="2">
-        <x:v>138.203962</x:v>
+        <x:v>145.618</x:v>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="str" s="2">
         <x:v>Anmälda misshandelsbrott mot kvinnor (parrelation)</x:v>
       </x:c>
       <x:c r="B34" t="str" s="2">
         <x:v>GM.5.7</x:v>
       </x:c>
       <x:c r="C34" t="str" s="2">
         <x:v>Stockholms läns kommuner (ovägt medel)</x:v>
       </x:c>
       <x:c r="D34" s="3">
         <x:v>42369</x:v>
       </x:c>
       <x:c r="E34" t="n" s="2">
         <x:v>2015</x:v>
       </x:c>
       <x:c r="F34" t="n" s="2">
         <x:v>137.795692</x:v>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="str" s="2">
         <x:v>Anmälda misshandelsbrott mot kvinnor (parrelation)</x:v>
@@ -857,61 +857,61 @@
       </x:c>
       <x:c r="B39" t="str" s="2">
         <x:v>GM.5.7</x:v>
       </x:c>
       <x:c r="C39" t="str" s="2">
         <x:v>Järfälla</x:v>
       </x:c>
       <x:c r="D39" s="3">
         <x:v>43100</x:v>
       </x:c>
       <x:c r="E39" t="n" s="2">
         <x:v>2017</x:v>
       </x:c>
       <x:c r="F39" t="n" s="2">
         <x:v>107.038</x:v>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="str" s="2">
         <x:v>Anmälda misshandelsbrott mot kvinnor (parrelation)</x:v>
       </x:c>
       <x:c r="B40" t="str" s="2">
         <x:v>GM.5.7</x:v>
       </x:c>
       <x:c r="C40" t="str" s="2">
-        <x:v>Stockholms läns kommuner (ovägt medel)</x:v>
+        <x:v>Järfälla</x:v>
       </x:c>
       <x:c r="D40" s="3">
         <x:v>43465</x:v>
       </x:c>
       <x:c r="E40" t="n" s="2">
         <x:v>2018</x:v>
       </x:c>
       <x:c r="F40" t="n" s="2">
-        <x:v>104.8575</x:v>
+        <x:v>106.83</x:v>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="str" s="2">
         <x:v>Anmälda misshandelsbrott mot kvinnor (parrelation)</x:v>
       </x:c>
       <x:c r="B41" t="str" s="2">
         <x:v>GM.5.7</x:v>
       </x:c>
       <x:c r="C41" t="str" s="2">
-        <x:v>Järfälla</x:v>
+        <x:v>Stockholms läns kommuner (ovägt medel)</x:v>
       </x:c>
       <x:c r="D41" s="3">
         <x:v>43465</x:v>
       </x:c>
       <x:c r="E41" t="n" s="2">
         <x:v>2018</x:v>
       </x:c>
       <x:c r="F41" t="n" s="2">
-        <x:v>106.83</x:v>
+        <x:v>104.8575</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:drawing r:id="drawing1"/>
 </x:worksheet>
 </file>