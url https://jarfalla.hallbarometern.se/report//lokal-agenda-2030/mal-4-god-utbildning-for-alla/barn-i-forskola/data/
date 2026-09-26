--- v0 (2026-08-12)
+++ v1 (2026-09-26)
@@ -1,84 +1,84 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="Data" sheetId="1" state="visible" r:id="Rc75e628fd75940e59859960abdbadd9a"/>
+    <x:sheet name="Data" sheetId="1" state="visible" r:id="Rd809e90cba374e5bacb9a821f706be3a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="1">
     <x:font/>
   </x:fonts>
   <x:fills count="1">
     <x:fill/>
   </x:fills>
   <x:borders count="1">
     <x:border/>
   </x:borders>
   <x:cellStyleXfs count="1">
     <x:xf/>
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf/>
     <x:xf/>
     <x:xf numFmtId="14" applyNumberFormat="1"/>
     <x:xf/>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc75e628fd75940e59859960abdbadd9a" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd809e90cba374e5bacb9a821f706be3a" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F105"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>
@@ -1137,520 +1137,520 @@
       </x:c>
       <x:c r="B53" t="str" s="2">
         <x:v>GM.4.1</x:v>
       </x:c>
       <x:c r="C53" t="str" s="2">
         <x:v>Pendlingskommun nära storstad (ovägt medel)</x:v>
       </x:c>
       <x:c r="D53" s="3">
         <x:v>46022</x:v>
       </x:c>
       <x:c r="E53" t="n" s="2">
         <x:v>2025</x:v>
       </x:c>
       <x:c r="F53" t="n" s="2">
         <x:v>86.762526</x:v>
       </x:c>
     </x:row>
     <x:row r="54">
       <x:c r="A54" t="str" s="2">
         <x:v>Barn i förskola</x:v>
       </x:c>
       <x:c r="B54" t="str" s="2">
         <x:v>GM.4.1</x:v>
       </x:c>
       <x:c r="C54" t="str" s="2">
-        <x:v>Järfälla</x:v>
+        <x:v>Stockholms läns kommuner (ovägt medel)</x:v>
       </x:c>
       <x:c r="D54" s="3">
         <x:v>36891</x:v>
       </x:c>
       <x:c r="E54" t="n" s="2">
         <x:v>2000</x:v>
       </x:c>
       <x:c r="F54" t="n" s="2">
-        <x:v>70.652786</x:v>
+        <x:v>69.402379</x:v>
       </x:c>
     </x:row>
     <x:row r="55">
       <x:c r="A55" t="str" s="2">
         <x:v>Barn i förskola</x:v>
       </x:c>
       <x:c r="B55" t="str" s="2">
         <x:v>GM.4.1</x:v>
       </x:c>
       <x:c r="C55" t="str" s="2">
-        <x:v>Stockholms läns kommuner (ovägt medel)</x:v>
+        <x:v>Järfälla</x:v>
       </x:c>
       <x:c r="D55" s="3">
         <x:v>36891</x:v>
       </x:c>
       <x:c r="E55" t="n" s="2">
         <x:v>2000</x:v>
       </x:c>
       <x:c r="F55" t="n" s="2">
-        <x:v>69.402379</x:v>
+        <x:v>70.652786</x:v>
       </x:c>
     </x:row>
     <x:row r="56">
       <x:c r="A56" t="str" s="2">
         <x:v>Barn i förskola</x:v>
       </x:c>
       <x:c r="B56" t="str" s="2">
         <x:v>GM.4.1</x:v>
       </x:c>
       <x:c r="C56" t="str" s="2">
-        <x:v>Järfälla</x:v>
+        <x:v>Stockholms läns kommuner (ovägt medel)</x:v>
       </x:c>
       <x:c r="D56" s="3">
         <x:v>37256</x:v>
       </x:c>
       <x:c r="E56" t="n" s="2">
         <x:v>2001</x:v>
       </x:c>
       <x:c r="F56" t="n" s="2">
-        <x:v>73.047563</x:v>
+        <x:v>71.264622</x:v>
       </x:c>
     </x:row>
     <x:row r="57">
       <x:c r="A57" t="str" s="2">
         <x:v>Barn i förskola</x:v>
       </x:c>
       <x:c r="B57" t="str" s="2">
         <x:v>GM.4.1</x:v>
       </x:c>
       <x:c r="C57" t="str" s="2">
-        <x:v>Stockholms läns kommuner (ovägt medel)</x:v>
+        <x:v>Järfälla</x:v>
       </x:c>
       <x:c r="D57" s="3">
         <x:v>37256</x:v>
       </x:c>
       <x:c r="E57" t="n" s="2">
         <x:v>2001</x:v>
       </x:c>
       <x:c r="F57" t="n" s="2">
-        <x:v>71.264622</x:v>
+        <x:v>73.047563</x:v>
       </x:c>
     </x:row>
     <x:row r="58">
       <x:c r="A58" t="str" s="2">
         <x:v>Barn i förskola</x:v>
       </x:c>
       <x:c r="B58" t="str" s="2">
         <x:v>GM.4.1</x:v>
       </x:c>
       <x:c r="C58" t="str" s="2">
-        <x:v>Järfälla</x:v>
+        <x:v>Stockholms läns kommuner (ovägt medel)</x:v>
       </x:c>
       <x:c r="D58" s="3">
         <x:v>37621</x:v>
       </x:c>
       <x:c r="E58" t="n" s="2">
         <x:v>2002</x:v>
       </x:c>
       <x:c r="F58" t="n" s="2">
-        <x:v>76.539589</x:v>
+        <x:v>74.700323</x:v>
       </x:c>
     </x:row>
     <x:row r="59">
       <x:c r="A59" t="str" s="2">
         <x:v>Barn i förskola</x:v>
       </x:c>
       <x:c r="B59" t="str" s="2">
         <x:v>GM.4.1</x:v>
       </x:c>
       <x:c r="C59" t="str" s="2">
-        <x:v>Stockholms läns kommuner (ovägt medel)</x:v>
+        <x:v>Järfälla</x:v>
       </x:c>
       <x:c r="D59" s="3">
         <x:v>37621</x:v>
       </x:c>
       <x:c r="E59" t="n" s="2">
         <x:v>2002</x:v>
       </x:c>
       <x:c r="F59" t="n" s="2">
-        <x:v>74.700323</x:v>
+        <x:v>76.539589</x:v>
       </x:c>
     </x:row>
     <x:row r="60">
       <x:c r="A60" t="str" s="2">
         <x:v>Barn i förskola</x:v>
       </x:c>
       <x:c r="B60" t="str" s="2">
         <x:v>GM.4.1</x:v>
       </x:c>
       <x:c r="C60" t="str" s="2">
-        <x:v>Stockholms läns kommuner (ovägt medel)</x:v>
+        <x:v>Järfälla</x:v>
       </x:c>
       <x:c r="D60" s="3">
         <x:v>37986</x:v>
       </x:c>
       <x:c r="E60" t="n" s="2">
         <x:v>2003</x:v>
       </x:c>
       <x:c r="F60" t="n" s="2">
-        <x:v>76.271590</x:v>
+        <x:v>77.266228</x:v>
       </x:c>
     </x:row>
     <x:row r="61">
       <x:c r="A61" t="str" s="2">
         <x:v>Barn i förskola</x:v>
       </x:c>
       <x:c r="B61" t="str" s="2">
         <x:v>GM.4.1</x:v>
       </x:c>
       <x:c r="C61" t="str" s="2">
-        <x:v>Järfälla</x:v>
+        <x:v>Stockholms läns kommuner (ovägt medel)</x:v>
       </x:c>
       <x:c r="D61" s="3">
         <x:v>37986</x:v>
       </x:c>
       <x:c r="E61" t="n" s="2">
         <x:v>2003</x:v>
       </x:c>
       <x:c r="F61" t="n" s="2">
-        <x:v>77.266228</x:v>
+        <x:v>76.271590</x:v>
       </x:c>
     </x:row>
     <x:row r="62">
       <x:c r="A62" t="str" s="2">
         <x:v>Barn i förskola</x:v>
       </x:c>
       <x:c r="B62" t="str" s="2">
         <x:v>GM.4.1</x:v>
       </x:c>
       <x:c r="C62" t="str" s="2">
-        <x:v>Järfälla</x:v>
+        <x:v>Stockholms läns kommuner (ovägt medel)</x:v>
       </x:c>
       <x:c r="D62" s="3">
         <x:v>38352</x:v>
       </x:c>
       <x:c r="E62" t="n" s="2">
         <x:v>2004</x:v>
       </x:c>
       <x:c r="F62" t="n" s="2">
-        <x:v>77.573734</x:v>
+        <x:v>77.575249</x:v>
       </x:c>
     </x:row>
     <x:row r="63">
       <x:c r="A63" t="str" s="2">
         <x:v>Barn i förskola</x:v>
       </x:c>
       <x:c r="B63" t="str" s="2">
         <x:v>GM.4.1</x:v>
       </x:c>
       <x:c r="C63" t="str" s="2">
-        <x:v>Stockholms läns kommuner (ovägt medel)</x:v>
+        <x:v>Järfälla</x:v>
       </x:c>
       <x:c r="D63" s="3">
         <x:v>38352</x:v>
       </x:c>
       <x:c r="E63" t="n" s="2">
         <x:v>2004</x:v>
       </x:c>
       <x:c r="F63" t="n" s="2">
-        <x:v>77.575249</x:v>
+        <x:v>77.573734</x:v>
       </x:c>
     </x:row>
     <x:row r="64">
       <x:c r="A64" t="str" s="2">
         <x:v>Barn i förskola</x:v>
       </x:c>
       <x:c r="B64" t="str" s="2">
         <x:v>GM.4.1</x:v>
       </x:c>
       <x:c r="C64" t="str" s="2">
-        <x:v>Stockholms läns kommuner (ovägt medel)</x:v>
+        <x:v>Järfälla</x:v>
       </x:c>
       <x:c r="D64" s="3">
         <x:v>38717</x:v>
       </x:c>
       <x:c r="E64" t="n" s="2">
         <x:v>2005</x:v>
       </x:c>
       <x:c r="F64" t="n" s="2">
-        <x:v>78.391011</x:v>
+        <x:v>79.282869</x:v>
       </x:c>
     </x:row>
     <x:row r="65">
       <x:c r="A65" t="str" s="2">
         <x:v>Barn i förskola</x:v>
       </x:c>
       <x:c r="B65" t="str" s="2">
         <x:v>GM.4.1</x:v>
       </x:c>
       <x:c r="C65" t="str" s="2">
-        <x:v>Järfälla</x:v>
+        <x:v>Stockholms läns kommuner (ovägt medel)</x:v>
       </x:c>
       <x:c r="D65" s="3">
         <x:v>38717</x:v>
       </x:c>
       <x:c r="E65" t="n" s="2">
         <x:v>2005</x:v>
       </x:c>
       <x:c r="F65" t="n" s="2">
-        <x:v>79.282869</x:v>
+        <x:v>78.391011</x:v>
       </x:c>
     </x:row>
     <x:row r="66">
       <x:c r="A66" t="str" s="2">
         <x:v>Barn i förskola</x:v>
       </x:c>
       <x:c r="B66" t="str" s="2">
         <x:v>GM.4.1</x:v>
       </x:c>
       <x:c r="C66" t="str" s="2">
-        <x:v>Järfälla</x:v>
+        <x:v>Stockholms läns kommuner (ovägt medel)</x:v>
       </x:c>
       <x:c r="D66" s="3">
         <x:v>39082</x:v>
       </x:c>
       <x:c r="E66" t="n" s="2">
         <x:v>2006</x:v>
       </x:c>
       <x:c r="F66" t="n" s="2">
-        <x:v>80.132282</x:v>
+        <x:v>79.862168</x:v>
       </x:c>
     </x:row>
     <x:row r="67">
       <x:c r="A67" t="str" s="2">
         <x:v>Barn i förskola</x:v>
       </x:c>
       <x:c r="B67" t="str" s="2">
         <x:v>GM.4.1</x:v>
       </x:c>
       <x:c r="C67" t="str" s="2">
-        <x:v>Stockholms läns kommuner (ovägt medel)</x:v>
+        <x:v>Järfälla</x:v>
       </x:c>
       <x:c r="D67" s="3">
         <x:v>39082</x:v>
       </x:c>
       <x:c r="E67" t="n" s="2">
         <x:v>2006</x:v>
       </x:c>
       <x:c r="F67" t="n" s="2">
-        <x:v>79.862168</x:v>
+        <x:v>80.132282</x:v>
       </x:c>
     </x:row>
     <x:row r="68">
       <x:c r="A68" t="str" s="2">
         <x:v>Barn i förskola</x:v>
       </x:c>
       <x:c r="B68" t="str" s="2">
         <x:v>GM.4.1</x:v>
       </x:c>
       <x:c r="C68" t="str" s="2">
-        <x:v>Stockholms läns kommuner (ovägt medel)</x:v>
+        <x:v>Järfälla</x:v>
       </x:c>
       <x:c r="D68" s="3">
         <x:v>39447</x:v>
       </x:c>
       <x:c r="E68" t="n" s="2">
         <x:v>2007</x:v>
       </x:c>
       <x:c r="F68" t="n" s="2">
-        <x:v>80.773409</x:v>
+        <x:v>81.269611</x:v>
       </x:c>
     </x:row>
     <x:row r="69">
       <x:c r="A69" t="str" s="2">
         <x:v>Barn i förskola</x:v>
       </x:c>
       <x:c r="B69" t="str" s="2">
         <x:v>GM.4.1</x:v>
       </x:c>
       <x:c r="C69" t="str" s="2">
-        <x:v>Järfälla</x:v>
+        <x:v>Stockholms läns kommuner (ovägt medel)</x:v>
       </x:c>
       <x:c r="D69" s="3">
         <x:v>39447</x:v>
       </x:c>
       <x:c r="E69" t="n" s="2">
         <x:v>2007</x:v>
       </x:c>
       <x:c r="F69" t="n" s="2">
-        <x:v>81.269611</x:v>
+        <x:v>80.773409</x:v>
       </x:c>
     </x:row>
     <x:row r="70">
       <x:c r="A70" t="str" s="2">
         <x:v>Barn i förskola</x:v>
       </x:c>
       <x:c r="B70" t="str" s="2">
         <x:v>GM.4.1</x:v>
       </x:c>
       <x:c r="C70" t="str" s="2">
         <x:v>Stockholms läns kommuner (ovägt medel)</x:v>
       </x:c>
       <x:c r="D70" s="3">
         <x:v>39813</x:v>
       </x:c>
       <x:c r="E70" t="n" s="2">
         <x:v>2008</x:v>
       </x:c>
       <x:c r="F70" t="n" s="2">
         <x:v>82.244699</x:v>
       </x:c>
     </x:row>
     <x:row r="71">
       <x:c r="A71" t="str" s="2">
         <x:v>Barn i förskola</x:v>
       </x:c>
       <x:c r="B71" t="str" s="2">
         <x:v>GM.4.1</x:v>
       </x:c>
       <x:c r="C71" t="str" s="2">
         <x:v>Järfälla</x:v>
       </x:c>
       <x:c r="D71" s="3">
         <x:v>39813</x:v>
       </x:c>
       <x:c r="E71" t="n" s="2">
         <x:v>2008</x:v>
       </x:c>
       <x:c r="F71" t="n" s="2">
         <x:v>83.726911</x:v>
       </x:c>
     </x:row>
     <x:row r="72">
       <x:c r="A72" t="str" s="2">
         <x:v>Barn i förskola</x:v>
       </x:c>
       <x:c r="B72" t="str" s="2">
         <x:v>GM.4.1</x:v>
       </x:c>
       <x:c r="C72" t="str" s="2">
-        <x:v>Järfälla</x:v>
+        <x:v>Stockholms läns kommuner (ovägt medel)</x:v>
       </x:c>
       <x:c r="D72" s="3">
         <x:v>40178</x:v>
       </x:c>
       <x:c r="E72" t="n" s="2">
         <x:v>2009</x:v>
       </x:c>
       <x:c r="F72" t="n" s="2">
-        <x:v>84.269922</x:v>
+        <x:v>83.119435</x:v>
       </x:c>
     </x:row>
     <x:row r="73">
       <x:c r="A73" t="str" s="2">
         <x:v>Barn i förskola</x:v>
       </x:c>
       <x:c r="B73" t="str" s="2">
         <x:v>GM.4.1</x:v>
       </x:c>
       <x:c r="C73" t="str" s="2">
-        <x:v>Stockholms läns kommuner (ovägt medel)</x:v>
+        <x:v>Järfälla</x:v>
       </x:c>
       <x:c r="D73" s="3">
         <x:v>40178</x:v>
       </x:c>
       <x:c r="E73" t="n" s="2">
         <x:v>2009</x:v>
       </x:c>
       <x:c r="F73" t="n" s="2">
-        <x:v>83.119435</x:v>
+        <x:v>84.269922</x:v>
       </x:c>
     </x:row>
     <x:row r="74">
       <x:c r="A74" t="str" s="2">
         <x:v>Barn i förskola</x:v>
       </x:c>
       <x:c r="B74" t="str" s="2">
         <x:v>GM.4.1</x:v>
       </x:c>
       <x:c r="C74" t="str" s="2">
-        <x:v>Järfälla</x:v>
+        <x:v>Stockholms läns kommuner (ovägt medel)</x:v>
       </x:c>
       <x:c r="D74" s="3">
         <x:v>40543</x:v>
       </x:c>
       <x:c r="E74" t="n" s="2">
         <x:v>2010</x:v>
       </x:c>
       <x:c r="F74" t="n" s="2">
-        <x:v>84.392671</x:v>
+        <x:v>84.074284</x:v>
       </x:c>
     </x:row>
     <x:row r="75">
       <x:c r="A75" t="str" s="2">
         <x:v>Barn i förskola</x:v>
       </x:c>
       <x:c r="B75" t="str" s="2">
         <x:v>GM.4.1</x:v>
       </x:c>
       <x:c r="C75" t="str" s="2">
-        <x:v>Stockholms läns kommuner (ovägt medel)</x:v>
+        <x:v>Järfälla</x:v>
       </x:c>
       <x:c r="D75" s="3">
         <x:v>40543</x:v>
       </x:c>
       <x:c r="E75" t="n" s="2">
         <x:v>2010</x:v>
       </x:c>
       <x:c r="F75" t="n" s="2">
-        <x:v>84.074284</x:v>
+        <x:v>84.392671</x:v>
       </x:c>
     </x:row>
     <x:row r="76">
       <x:c r="A76" t="str" s="2">
         <x:v>Barn i förskola</x:v>
       </x:c>
       <x:c r="B76" t="str" s="2">
         <x:v>GM.4.1</x:v>
       </x:c>
       <x:c r="C76" t="str" s="2">
-        <x:v>Stockholms läns kommuner (ovägt medel)</x:v>
+        <x:v>Järfälla</x:v>
       </x:c>
       <x:c r="D76" s="3">
         <x:v>40908</x:v>
       </x:c>
       <x:c r="E76" t="n" s="2">
         <x:v>2011</x:v>
       </x:c>
       <x:c r="F76" t="n" s="2">
-        <x:v>84.017165</x:v>
+        <x:v>84.79558</x:v>
       </x:c>
     </x:row>
     <x:row r="77">
       <x:c r="A77" t="str" s="2">
         <x:v>Barn i förskola</x:v>
       </x:c>
       <x:c r="B77" t="str" s="2">
         <x:v>GM.4.1</x:v>
       </x:c>
       <x:c r="C77" t="str" s="2">
-        <x:v>Järfälla</x:v>
+        <x:v>Stockholms läns kommuner (ovägt medel)</x:v>
       </x:c>
       <x:c r="D77" s="3">
         <x:v>40908</x:v>
       </x:c>
       <x:c r="E77" t="n" s="2">
         <x:v>2011</x:v>
       </x:c>
       <x:c r="F77" t="n" s="2">
-        <x:v>84.79558</x:v>
+        <x:v>84.017165</x:v>
       </x:c>
     </x:row>
     <x:row r="78">
       <x:c r="A78" t="str" s="2">
         <x:v>Barn i förskola</x:v>
       </x:c>
       <x:c r="B78" t="str" s="2">
         <x:v>GM.4.1</x:v>
       </x:c>
       <x:c r="C78" t="str" s="2">
         <x:v>Järfälla</x:v>
       </x:c>
       <x:c r="D78" s="3">
         <x:v>41274</x:v>
       </x:c>
       <x:c r="E78" t="n" s="2">
         <x:v>2012</x:v>
       </x:c>
       <x:c r="F78" t="n" s="2">
         <x:v>86.002215</x:v>
       </x:c>
     </x:row>
     <x:row r="79">
       <x:c r="A79" t="str" s="2">
         <x:v>Barn i förskola</x:v>
@@ -1697,80 +1697,80 @@
       </x:c>
       <x:c r="B81" t="str" s="2">
         <x:v>GM.4.1</x:v>
       </x:c>
       <x:c r="C81" t="str" s="2">
         <x:v>Järfälla</x:v>
       </x:c>
       <x:c r="D81" s="3">
         <x:v>41639</x:v>
       </x:c>
       <x:c r="E81" t="n" s="2">
         <x:v>2013</x:v>
       </x:c>
       <x:c r="F81" t="n" s="2">
         <x:v>85.398424</x:v>
       </x:c>
     </x:row>
     <x:row r="82">
       <x:c r="A82" t="str" s="2">
         <x:v>Barn i förskola</x:v>
       </x:c>
       <x:c r="B82" t="str" s="2">
         <x:v>GM.4.1</x:v>
       </x:c>
       <x:c r="C82" t="str" s="2">
-        <x:v>Järfälla</x:v>
+        <x:v>Stockholms läns kommuner (ovägt medel)</x:v>
       </x:c>
       <x:c r="D82" s="3">
         <x:v>42004</x:v>
       </x:c>
       <x:c r="E82" t="n" s="2">
         <x:v>2014</x:v>
       </x:c>
       <x:c r="F82" t="n" s="2">
-        <x:v>84.520519</x:v>
+        <x:v>83.185893</x:v>
       </x:c>
     </x:row>
     <x:row r="83">
       <x:c r="A83" t="str" s="2">
         <x:v>Barn i förskola</x:v>
       </x:c>
       <x:c r="B83" t="str" s="2">
         <x:v>GM.4.1</x:v>
       </x:c>
       <x:c r="C83" t="str" s="2">
-        <x:v>Stockholms läns kommuner (ovägt medel)</x:v>
+        <x:v>Järfälla</x:v>
       </x:c>
       <x:c r="D83" s="3">
         <x:v>42004</x:v>
       </x:c>
       <x:c r="E83" t="n" s="2">
         <x:v>2014</x:v>
       </x:c>
       <x:c r="F83" t="n" s="2">
-        <x:v>83.185893</x:v>
+        <x:v>84.520519</x:v>
       </x:c>
     </x:row>
     <x:row r="84">
       <x:c r="A84" t="str" s="2">
         <x:v>Barn i förskola</x:v>
       </x:c>
       <x:c r="B84" t="str" s="2">
         <x:v>GM.4.1</x:v>
       </x:c>
       <x:c r="C84" t="str" s="2">
         <x:v>Stockholms läns kommuner (ovägt medel)</x:v>
       </x:c>
       <x:c r="D84" s="3">
         <x:v>42369</x:v>
       </x:c>
       <x:c r="E84" t="n" s="2">
         <x:v>2015</x:v>
       </x:c>
       <x:c r="F84" t="n" s="2">
         <x:v>83.667024</x:v>
       </x:c>
     </x:row>
     <x:row r="85">
       <x:c r="A85" t="str" s="2">
         <x:v>Barn i förskola</x:v>
@@ -1817,160 +1817,160 @@
       </x:c>
       <x:c r="B87" t="str" s="2">
         <x:v>GM.4.1</x:v>
       </x:c>
       <x:c r="C87" t="str" s="2">
         <x:v>Järfälla</x:v>
       </x:c>
       <x:c r="D87" s="3">
         <x:v>42735</x:v>
       </x:c>
       <x:c r="E87" t="n" s="2">
         <x:v>2016</x:v>
       </x:c>
       <x:c r="F87" t="n" s="2">
         <x:v>83.601485</x:v>
       </x:c>
     </x:row>
     <x:row r="88">
       <x:c r="A88" t="str" s="2">
         <x:v>Barn i förskola</x:v>
       </x:c>
       <x:c r="B88" t="str" s="2">
         <x:v>GM.4.1</x:v>
       </x:c>
       <x:c r="C88" t="str" s="2">
-        <x:v>Stockholms läns kommuner (ovägt medel)</x:v>
+        <x:v>Järfälla</x:v>
       </x:c>
       <x:c r="D88" s="3">
         <x:v>43100</x:v>
       </x:c>
       <x:c r="E88" t="n" s="2">
         <x:v>2017</x:v>
       </x:c>
       <x:c r="F88" t="n" s="2">
-        <x:v>84.066704</x:v>
+        <x:v>83.877389</x:v>
       </x:c>
     </x:row>
     <x:row r="89">
       <x:c r="A89" t="str" s="2">
         <x:v>Barn i förskola</x:v>
       </x:c>
       <x:c r="B89" t="str" s="2">
         <x:v>GM.4.1</x:v>
       </x:c>
       <x:c r="C89" t="str" s="2">
-        <x:v>Järfälla</x:v>
+        <x:v>Stockholms läns kommuner (ovägt medel)</x:v>
       </x:c>
       <x:c r="D89" s="3">
         <x:v>43100</x:v>
       </x:c>
       <x:c r="E89" t="n" s="2">
         <x:v>2017</x:v>
       </x:c>
       <x:c r="F89" t="n" s="2">
-        <x:v>83.877389</x:v>
+        <x:v>84.066704</x:v>
       </x:c>
     </x:row>
     <x:row r="90">
       <x:c r="A90" t="str" s="2">
         <x:v>Barn i förskola</x:v>
       </x:c>
       <x:c r="B90" t="str" s="2">
         <x:v>GM.4.1</x:v>
       </x:c>
       <x:c r="C90" t="str" s="2">
         <x:v>Stockholms läns kommuner (ovägt medel)</x:v>
       </x:c>
       <x:c r="D90" s="3">
         <x:v>43465</x:v>
       </x:c>
       <x:c r="E90" t="n" s="2">
         <x:v>2018</x:v>
       </x:c>
       <x:c r="F90" t="n" s="2">
         <x:v>84.666088</x:v>
       </x:c>
     </x:row>
     <x:row r="91">
       <x:c r="A91" t="str" s="2">
         <x:v>Barn i förskola</x:v>
       </x:c>
       <x:c r="B91" t="str" s="2">
         <x:v>GM.4.1</x:v>
       </x:c>
       <x:c r="C91" t="str" s="2">
         <x:v>Järfälla</x:v>
       </x:c>
       <x:c r="D91" s="3">
         <x:v>43465</x:v>
       </x:c>
       <x:c r="E91" t="n" s="2">
         <x:v>2018</x:v>
       </x:c>
       <x:c r="F91" t="n" s="2">
         <x:v>83.100478</x:v>
       </x:c>
     </x:row>
     <x:row r="92">
       <x:c r="A92" t="str" s="2">
         <x:v>Barn i förskola</x:v>
       </x:c>
       <x:c r="B92" t="str" s="2">
         <x:v>GM.4.1</x:v>
       </x:c>
       <x:c r="C92" t="str" s="2">
-        <x:v>Järfälla</x:v>
+        <x:v>Stockholms läns kommuner (ovägt medel)</x:v>
       </x:c>
       <x:c r="D92" s="3">
         <x:v>43830</x:v>
       </x:c>
       <x:c r="E92" t="n" s="2">
         <x:v>2019</x:v>
       </x:c>
       <x:c r="F92" t="n" s="2">
-        <x:v>83.078394</x:v>
+        <x:v>84.706721</x:v>
       </x:c>
     </x:row>
     <x:row r="93">
       <x:c r="A93" t="str" s="2">
         <x:v>Barn i förskola</x:v>
       </x:c>
       <x:c r="B93" t="str" s="2">
         <x:v>GM.4.1</x:v>
       </x:c>
       <x:c r="C93" t="str" s="2">
-        <x:v>Stockholms läns kommuner (ovägt medel)</x:v>
+        <x:v>Järfälla</x:v>
       </x:c>
       <x:c r="D93" s="3">
         <x:v>43830</x:v>
       </x:c>
       <x:c r="E93" t="n" s="2">
         <x:v>2019</x:v>
       </x:c>
       <x:c r="F93" t="n" s="2">
-        <x:v>84.706721</x:v>
+        <x:v>83.078394</x:v>
       </x:c>
     </x:row>
     <x:row r="94">
       <x:c r="A94" t="str" s="2">
         <x:v>Barn i förskola</x:v>
       </x:c>
       <x:c r="B94" t="str" s="2">
         <x:v>GM.4.1</x:v>
       </x:c>
       <x:c r="C94" t="str" s="2">
         <x:v>Järfälla</x:v>
       </x:c>
       <x:c r="D94" s="3">
         <x:v>44196</x:v>
       </x:c>
       <x:c r="E94" t="n" s="2">
         <x:v>2020</x:v>
       </x:c>
       <x:c r="F94" t="n" s="2">
         <x:v>81.552306</x:v>
       </x:c>
     </x:row>
     <x:row r="95">
       <x:c r="A95" t="str" s="2">
         <x:v>Barn i förskola</x:v>
@@ -2097,101 +2097,101 @@
       </x:c>
       <x:c r="B101" t="str" s="2">
         <x:v>GM.4.1</x:v>
       </x:c>
       <x:c r="C101" t="str" s="2">
         <x:v>Järfälla</x:v>
       </x:c>
       <x:c r="D101" s="3">
         <x:v>45291</x:v>
       </x:c>
       <x:c r="E101" t="n" s="2">
         <x:v>2023</x:v>
       </x:c>
       <x:c r="F101" t="n" s="2">
         <x:v>84.223346</x:v>
       </x:c>
     </x:row>
     <x:row r="102">
       <x:c r="A102" t="str" s="2">
         <x:v>Barn i förskola</x:v>
       </x:c>
       <x:c r="B102" t="str" s="2">
         <x:v>GM.4.1</x:v>
       </x:c>
       <x:c r="C102" t="str" s="2">
-        <x:v>Järfälla</x:v>
+        <x:v>Stockholms läns kommuner (ovägt medel)</x:v>
       </x:c>
       <x:c r="D102" s="3">
         <x:v>45657</x:v>
       </x:c>
       <x:c r="E102" t="n" s="2">
         <x:v>2024</x:v>
       </x:c>
       <x:c r="F102" t="n" s="2">
-        <x:v>83.45679</x:v>
+        <x:v>86.334585</x:v>
       </x:c>
     </x:row>
     <x:row r="103">
       <x:c r="A103" t="str" s="2">
         <x:v>Barn i förskola</x:v>
       </x:c>
       <x:c r="B103" t="str" s="2">
         <x:v>GM.4.1</x:v>
       </x:c>
       <x:c r="C103" t="str" s="2">
-        <x:v>Stockholms läns kommuner (ovägt medel)</x:v>
+        <x:v>Järfälla</x:v>
       </x:c>
       <x:c r="D103" s="3">
         <x:v>45657</x:v>
       </x:c>
       <x:c r="E103" t="n" s="2">
         <x:v>2024</x:v>
       </x:c>
       <x:c r="F103" t="n" s="2">
-        <x:v>86.334585</x:v>
+        <x:v>83.45679</x:v>
       </x:c>
     </x:row>
     <x:row r="104">
       <x:c r="A104" t="str" s="2">
         <x:v>Barn i förskola</x:v>
       </x:c>
       <x:c r="B104" t="str" s="2">
         <x:v>GM.4.1</x:v>
       </x:c>
       <x:c r="C104" t="str" s="2">
-        <x:v>Stockholms läns kommuner (ovägt medel)</x:v>
+        <x:v>Järfälla</x:v>
       </x:c>
       <x:c r="D104" s="3">
         <x:v>46022</x:v>
       </x:c>
       <x:c r="E104" t="n" s="2">
         <x:v>2025</x:v>
       </x:c>
       <x:c r="F104" t="n" s="2">
-        <x:v>85.791821</x:v>
+        <x:v>83.468521</x:v>
       </x:c>
     </x:row>
     <x:row r="105">
       <x:c r="A105" t="str" s="2">
         <x:v>Barn i förskola</x:v>
       </x:c>
       <x:c r="B105" t="str" s="2">
         <x:v>GM.4.1</x:v>
       </x:c>
       <x:c r="C105" t="str" s="2">
-        <x:v>Järfälla</x:v>
+        <x:v>Stockholms läns kommuner (ovägt medel)</x:v>
       </x:c>
       <x:c r="D105" s="3">
         <x:v>46022</x:v>
       </x:c>
       <x:c r="E105" t="n" s="2">
         <x:v>2025</x:v>
       </x:c>
       <x:c r="F105" t="n" s="2">
-        <x:v>83.468521</x:v>
+        <x:v>85.791821</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:drawing r:id="drawing1"/>
 </x:worksheet>
 </file>