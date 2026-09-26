--- v0 (2026-08-12)
+++ v1 (2026-09-26)
@@ -1,84 +1,84 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="Data" sheetId="1" state="visible" r:id="R171cd50b765d4285b1080841b4444de3"/>
+    <x:sheet name="Data" sheetId="1" state="visible" r:id="R7631b0ce17db46d789b1ea568f9eccb1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="1">
     <x:font/>
   </x:fonts>
   <x:fills count="1">
     <x:fill/>
   </x:fills>
   <x:borders count="1">
     <x:border/>
   </x:borders>
   <x:cellStyleXfs count="1">
     <x:xf/>
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf/>
     <x:xf/>
     <x:xf numFmtId="14" applyNumberFormat="1"/>
     <x:xf/>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R171cd50b765d4285b1080841b4444de3" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7631b0ce17db46d789b1ea568f9eccb1" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F105"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>
@@ -617,80 +617,80 @@
       </x:c>
       <x:c r="B27" t="str" s="2">
         <x:v>GM.3.4</x:v>
       </x:c>
       <x:c r="C27" t="str" s="2">
         <x:v>Pendlingskommun nära storstad (ovägt medel)</x:v>
       </x:c>
       <x:c r="D27" s="3">
         <x:v>46022</x:v>
       </x:c>
       <x:c r="E27" t="n" s="2">
         <x:v>2025</x:v>
       </x:c>
       <x:c r="F27" t="n" s="2">
         <x:v>82.728372</x:v>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="str" s="2">
         <x:v>Medellivslängd män</x:v>
       </x:c>
       <x:c r="B28" t="str" s="2">
         <x:v>GM.3.4</x:v>
       </x:c>
       <x:c r="C28" t="str" s="2">
-        <x:v>Järfälla</x:v>
+        <x:v>Stockholms läns kommuner (ovägt medel)</x:v>
       </x:c>
       <x:c r="D28" s="3">
         <x:v>36891</x:v>
       </x:c>
       <x:c r="E28" t="n" s="2">
         <x:v>2000</x:v>
       </x:c>
       <x:c r="F28" t="n" s="2">
-        <x:v>77.5</x:v>
+        <x:v>77.503846</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="str" s="2">
         <x:v>Medellivslängd män</x:v>
       </x:c>
       <x:c r="B29" t="str" s="2">
         <x:v>GM.3.4</x:v>
       </x:c>
       <x:c r="C29" t="str" s="2">
-        <x:v>Stockholms läns kommuner (ovägt medel)</x:v>
+        <x:v>Järfälla</x:v>
       </x:c>
       <x:c r="D29" s="3">
         <x:v>36891</x:v>
       </x:c>
       <x:c r="E29" t="n" s="2">
         <x:v>2000</x:v>
       </x:c>
       <x:c r="F29" t="n" s="2">
-        <x:v>77.503846</x:v>
+        <x:v>77.5</x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str" s="2">
         <x:v>Medellivslängd män</x:v>
       </x:c>
       <x:c r="B30" t="str" s="2">
         <x:v>GM.3.4</x:v>
       </x:c>
       <x:c r="C30" t="str" s="2">
         <x:v>Stockholms läns kommuner (ovägt medel)</x:v>
       </x:c>
       <x:c r="D30" s="3">
         <x:v>37256</x:v>
       </x:c>
       <x:c r="E30" t="n" s="2">
         <x:v>2001</x:v>
       </x:c>
       <x:c r="F30" t="n" s="2">
         <x:v>77.584615</x:v>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="str" s="2">
         <x:v>Medellivslängd män</x:v>
@@ -857,120 +857,120 @@
       </x:c>
       <x:c r="B39" t="str" s="2">
         <x:v>GM.3.4</x:v>
       </x:c>
       <x:c r="C39" t="str" s="2">
         <x:v>Stockholms läns kommuner (ovägt medel)</x:v>
       </x:c>
       <x:c r="D39" s="3">
         <x:v>38717</x:v>
       </x:c>
       <x:c r="E39" t="n" s="2">
         <x:v>2005</x:v>
       </x:c>
       <x:c r="F39" t="n" s="2">
         <x:v>78.476923</x:v>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="str" s="2">
         <x:v>Medellivslängd män</x:v>
       </x:c>
       <x:c r="B40" t="str" s="2">
         <x:v>GM.3.4</x:v>
       </x:c>
       <x:c r="C40" t="str" s="2">
-        <x:v>Järfälla</x:v>
+        <x:v>Stockholms läns kommuner (ovägt medel)</x:v>
       </x:c>
       <x:c r="D40" s="3">
         <x:v>39082</x:v>
       </x:c>
       <x:c r="E40" t="n" s="2">
         <x:v>2006</x:v>
       </x:c>
       <x:c r="F40" t="n" s="2">
-        <x:v>78.6</x:v>
+        <x:v>78.765385</x:v>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="str" s="2">
         <x:v>Medellivslängd män</x:v>
       </x:c>
       <x:c r="B41" t="str" s="2">
         <x:v>GM.3.4</x:v>
       </x:c>
       <x:c r="C41" t="str" s="2">
-        <x:v>Stockholms läns kommuner (ovägt medel)</x:v>
+        <x:v>Järfälla</x:v>
       </x:c>
       <x:c r="D41" s="3">
         <x:v>39082</x:v>
       </x:c>
       <x:c r="E41" t="n" s="2">
         <x:v>2006</x:v>
       </x:c>
       <x:c r="F41" t="n" s="2">
-        <x:v>78.765385</x:v>
+        <x:v>78.6</x:v>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="str" s="2">
         <x:v>Medellivslängd män</x:v>
       </x:c>
       <x:c r="B42" t="str" s="2">
         <x:v>GM.3.4</x:v>
       </x:c>
       <x:c r="C42" t="str" s="2">
-        <x:v>Järfälla</x:v>
+        <x:v>Stockholms läns kommuner (ovägt medel)</x:v>
       </x:c>
       <x:c r="D42" s="3">
         <x:v>39447</x:v>
       </x:c>
       <x:c r="E42" t="n" s="2">
         <x:v>2007</x:v>
       </x:c>
       <x:c r="F42" t="n" s="2">
-        <x:v>78.9</x:v>
+        <x:v>79.042308</x:v>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="str" s="2">
         <x:v>Medellivslängd män</x:v>
       </x:c>
       <x:c r="B43" t="str" s="2">
         <x:v>GM.3.4</x:v>
       </x:c>
       <x:c r="C43" t="str" s="2">
-        <x:v>Stockholms läns kommuner (ovägt medel)</x:v>
+        <x:v>Järfälla</x:v>
       </x:c>
       <x:c r="D43" s="3">
         <x:v>39447</x:v>
       </x:c>
       <x:c r="E43" t="n" s="2">
         <x:v>2007</x:v>
       </x:c>
       <x:c r="F43" t="n" s="2">
-        <x:v>79.042308</x:v>
+        <x:v>78.9</x:v>
       </x:c>
     </x:row>
     <x:row r="44">
       <x:c r="A44" t="str" s="2">
         <x:v>Medellivslängd män</x:v>
       </x:c>
       <x:c r="B44" t="str" s="2">
         <x:v>GM.3.4</x:v>
       </x:c>
       <x:c r="C44" t="str" s="2">
         <x:v>Stockholms läns kommuner (ovägt medel)</x:v>
       </x:c>
       <x:c r="D44" s="3">
         <x:v>39813</x:v>
       </x:c>
       <x:c r="E44" t="n" s="2">
         <x:v>2008</x:v>
       </x:c>
       <x:c r="F44" t="n" s="2">
         <x:v>79.273077</x:v>
       </x:c>
     </x:row>
     <x:row r="45">
       <x:c r="A45" t="str" s="2">
         <x:v>Medellivslängd män</x:v>
@@ -1057,160 +1057,160 @@
       </x:c>
       <x:c r="B49" t="str" s="2">
         <x:v>GM.3.4</x:v>
       </x:c>
       <x:c r="C49" t="str" s="2">
         <x:v>Järfälla</x:v>
       </x:c>
       <x:c r="D49" s="3">
         <x:v>40543</x:v>
       </x:c>
       <x:c r="E49" t="n" s="2">
         <x:v>2010</x:v>
       </x:c>
       <x:c r="F49" t="n" s="2">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="50">
       <x:c r="A50" t="str" s="2">
         <x:v>Medellivslängd män</x:v>
       </x:c>
       <x:c r="B50" t="str" s="2">
         <x:v>GM.3.4</x:v>
       </x:c>
       <x:c r="C50" t="str" s="2">
-        <x:v>Stockholms läns kommuner (ovägt medel)</x:v>
+        <x:v>Järfälla</x:v>
       </x:c>
       <x:c r="D50" s="3">
         <x:v>40908</x:v>
       </x:c>
       <x:c r="E50" t="n" s="2">
         <x:v>2011</x:v>
       </x:c>
       <x:c r="F50" t="n" s="2">
-        <x:v>79.996154</x:v>
+        <x:v>80.2</x:v>
       </x:c>
     </x:row>
     <x:row r="51">
       <x:c r="A51" t="str" s="2">
         <x:v>Medellivslängd män</x:v>
       </x:c>
       <x:c r="B51" t="str" s="2">
         <x:v>GM.3.4</x:v>
       </x:c>
       <x:c r="C51" t="str" s="2">
-        <x:v>Järfälla</x:v>
+        <x:v>Stockholms läns kommuner (ovägt medel)</x:v>
       </x:c>
       <x:c r="D51" s="3">
         <x:v>40908</x:v>
       </x:c>
       <x:c r="E51" t="n" s="2">
         <x:v>2011</x:v>
       </x:c>
       <x:c r="F51" t="n" s="2">
-        <x:v>80.2</x:v>
+        <x:v>79.996154</x:v>
       </x:c>
     </x:row>
     <x:row r="52">
       <x:c r="A52" t="str" s="2">
         <x:v>Medellivslängd män</x:v>
       </x:c>
       <x:c r="B52" t="str" s="2">
         <x:v>GM.3.4</x:v>
       </x:c>
       <x:c r="C52" t="str" s="2">
         <x:v>Stockholms läns kommuner (ovägt medel)</x:v>
       </x:c>
       <x:c r="D52" s="3">
         <x:v>41274</x:v>
       </x:c>
       <x:c r="E52" t="n" s="2">
         <x:v>2012</x:v>
       </x:c>
       <x:c r="F52" t="n" s="2">
         <x:v>80.246154</x:v>
       </x:c>
     </x:row>
     <x:row r="53">
       <x:c r="A53" t="str" s="2">
         <x:v>Medellivslängd män</x:v>
       </x:c>
       <x:c r="B53" t="str" s="2">
         <x:v>GM.3.4</x:v>
       </x:c>
       <x:c r="C53" t="str" s="2">
         <x:v>Järfälla</x:v>
       </x:c>
       <x:c r="D53" s="3">
         <x:v>41274</x:v>
       </x:c>
       <x:c r="E53" t="n" s="2">
         <x:v>2012</x:v>
       </x:c>
       <x:c r="F53" t="n" s="2">
         <x:v>80.7</x:v>
       </x:c>
     </x:row>
     <x:row r="54">
       <x:c r="A54" t="str" s="2">
         <x:v>Medellivslängd män</x:v>
       </x:c>
       <x:c r="B54" t="str" s="2">
         <x:v>GM.3.4</x:v>
       </x:c>
       <x:c r="C54" t="str" s="2">
-        <x:v>Järfälla</x:v>
+        <x:v>Stockholms läns kommuner (ovägt medel)</x:v>
       </x:c>
       <x:c r="D54" s="3">
         <x:v>41639</x:v>
       </x:c>
       <x:c r="E54" t="n" s="2">
         <x:v>2013</x:v>
       </x:c>
       <x:c r="F54" t="n" s="2">
-        <x:v>81.09</x:v>
+        <x:v>80.536538</x:v>
       </x:c>
     </x:row>
     <x:row r="55">
       <x:c r="A55" t="str" s="2">
         <x:v>Medellivslängd män</x:v>
       </x:c>
       <x:c r="B55" t="str" s="2">
         <x:v>GM.3.4</x:v>
       </x:c>
       <x:c r="C55" t="str" s="2">
-        <x:v>Stockholms läns kommuner (ovägt medel)</x:v>
+        <x:v>Järfälla</x:v>
       </x:c>
       <x:c r="D55" s="3">
         <x:v>41639</x:v>
       </x:c>
       <x:c r="E55" t="n" s="2">
         <x:v>2013</x:v>
       </x:c>
       <x:c r="F55" t="n" s="2">
-        <x:v>80.536538</x:v>
+        <x:v>81.09</x:v>
       </x:c>
     </x:row>
     <x:row r="56">
       <x:c r="A56" t="str" s="2">
         <x:v>Medellivslängd män</x:v>
       </x:c>
       <x:c r="B56" t="str" s="2">
         <x:v>GM.3.4</x:v>
       </x:c>
       <x:c r="C56" t="str" s="2">
         <x:v>Stockholms läns kommuner (ovägt medel)</x:v>
       </x:c>
       <x:c r="D56" s="3">
         <x:v>42004</x:v>
       </x:c>
       <x:c r="E56" t="n" s="2">
         <x:v>2014</x:v>
       </x:c>
       <x:c r="F56" t="n" s="2">
         <x:v>80.667692</x:v>
       </x:c>
     </x:row>
     <x:row r="57">
       <x:c r="A57" t="str" s="2">
         <x:v>Medellivslängd män</x:v>
@@ -1377,200 +1377,200 @@
       </x:c>
       <x:c r="B65" t="str" s="2">
         <x:v>GM.3.4</x:v>
       </x:c>
       <x:c r="C65" t="str" s="2">
         <x:v>Järfälla</x:v>
       </x:c>
       <x:c r="D65" s="3">
         <x:v>43465</x:v>
       </x:c>
       <x:c r="E65" t="n" s="2">
         <x:v>2018</x:v>
       </x:c>
       <x:c r="F65" t="n" s="2">
         <x:v>82.26</x:v>
       </x:c>
     </x:row>
     <x:row r="66">
       <x:c r="A66" t="str" s="2">
         <x:v>Medellivslängd män</x:v>
       </x:c>
       <x:c r="B66" t="str" s="2">
         <x:v>GM.3.4</x:v>
       </x:c>
       <x:c r="C66" t="str" s="2">
-        <x:v>Stockholms läns kommuner (ovägt medel)</x:v>
+        <x:v>Järfälla</x:v>
       </x:c>
       <x:c r="D66" s="3">
         <x:v>43830</x:v>
       </x:c>
       <x:c r="E66" t="n" s="2">
         <x:v>2019</x:v>
       </x:c>
       <x:c r="F66" t="n" s="2">
-        <x:v>81.450385</x:v>
+        <x:v>82.07</x:v>
       </x:c>
     </x:row>
     <x:row r="67">
       <x:c r="A67" t="str" s="2">
         <x:v>Medellivslängd män</x:v>
       </x:c>
       <x:c r="B67" t="str" s="2">
         <x:v>GM.3.4</x:v>
       </x:c>
       <x:c r="C67" t="str" s="2">
-        <x:v>Järfälla</x:v>
+        <x:v>Stockholms läns kommuner (ovägt medel)</x:v>
       </x:c>
       <x:c r="D67" s="3">
         <x:v>43830</x:v>
       </x:c>
       <x:c r="E67" t="n" s="2">
         <x:v>2019</x:v>
       </x:c>
       <x:c r="F67" t="n" s="2">
-        <x:v>82.07</x:v>
+        <x:v>81.450385</x:v>
       </x:c>
     </x:row>
     <x:row r="68">
       <x:c r="A68" t="str" s="2">
         <x:v>Medellivslängd män</x:v>
       </x:c>
       <x:c r="B68" t="str" s="2">
         <x:v>GM.3.4</x:v>
       </x:c>
       <x:c r="C68" t="str" s="2">
-        <x:v>Järfälla</x:v>
+        <x:v>Stockholms läns kommuner (ovägt medel)</x:v>
       </x:c>
       <x:c r="D68" s="3">
         <x:v>44196</x:v>
       </x:c>
       <x:c r="E68" t="n" s="2">
         <x:v>2020</x:v>
       </x:c>
       <x:c r="F68" t="n" s="2">
-        <x:v>81.83</x:v>
+        <x:v>81.323462</x:v>
       </x:c>
     </x:row>
     <x:row r="69">
       <x:c r="A69" t="str" s="2">
         <x:v>Medellivslängd män</x:v>
       </x:c>
       <x:c r="B69" t="str" s="2">
         <x:v>GM.3.4</x:v>
       </x:c>
       <x:c r="C69" t="str" s="2">
-        <x:v>Stockholms läns kommuner (ovägt medel)</x:v>
+        <x:v>Järfälla</x:v>
       </x:c>
       <x:c r="D69" s="3">
         <x:v>44196</x:v>
       </x:c>
       <x:c r="E69" t="n" s="2">
         <x:v>2020</x:v>
       </x:c>
       <x:c r="F69" t="n" s="2">
-        <x:v>81.323462</x:v>
+        <x:v>81.83</x:v>
       </x:c>
     </x:row>
     <x:row r="70">
       <x:c r="A70" t="str" s="2">
         <x:v>Medellivslängd män</x:v>
       </x:c>
       <x:c r="B70" t="str" s="2">
         <x:v>GM.3.4</x:v>
       </x:c>
       <x:c r="C70" t="str" s="2">
-        <x:v>Järfälla</x:v>
+        <x:v>Stockholms läns kommuner (ovägt medel)</x:v>
       </x:c>
       <x:c r="D70" s="3">
         <x:v>44561</x:v>
       </x:c>
       <x:c r="E70" t="n" s="2">
         <x:v>2021</x:v>
       </x:c>
       <x:c r="F70" t="n" s="2">
-        <x:v>81.5</x:v>
+        <x:v>81.480385</x:v>
       </x:c>
     </x:row>
     <x:row r="71">
       <x:c r="A71" t="str" s="2">
         <x:v>Medellivslängd män</x:v>
       </x:c>
       <x:c r="B71" t="str" s="2">
         <x:v>GM.3.4</x:v>
       </x:c>
       <x:c r="C71" t="str" s="2">
-        <x:v>Stockholms läns kommuner (ovägt medel)</x:v>
+        <x:v>Järfälla</x:v>
       </x:c>
       <x:c r="D71" s="3">
         <x:v>44561</x:v>
       </x:c>
       <x:c r="E71" t="n" s="2">
         <x:v>2021</x:v>
       </x:c>
       <x:c r="F71" t="n" s="2">
-        <x:v>81.480385</x:v>
+        <x:v>81.5</x:v>
       </x:c>
     </x:row>
     <x:row r="72">
       <x:c r="A72" t="str" s="2">
         <x:v>Medellivslängd män</x:v>
       </x:c>
       <x:c r="B72" t="str" s="2">
         <x:v>GM.3.4</x:v>
       </x:c>
       <x:c r="C72" t="str" s="2">
-        <x:v>Stockholms läns kommuner (ovägt medel)</x:v>
+        <x:v>Järfälla</x:v>
       </x:c>
       <x:c r="D72" s="3">
         <x:v>44926</x:v>
       </x:c>
       <x:c r="E72" t="n" s="2">
         <x:v>2022</x:v>
       </x:c>
       <x:c r="F72" t="n" s="2">
-        <x:v>81.665769</x:v>
+        <x:v>81.42</x:v>
       </x:c>
     </x:row>
     <x:row r="73">
       <x:c r="A73" t="str" s="2">
         <x:v>Medellivslängd män</x:v>
       </x:c>
       <x:c r="B73" t="str" s="2">
         <x:v>GM.3.4</x:v>
       </x:c>
       <x:c r="C73" t="str" s="2">
-        <x:v>Järfälla</x:v>
+        <x:v>Stockholms läns kommuner (ovägt medel)</x:v>
       </x:c>
       <x:c r="D73" s="3">
         <x:v>44926</x:v>
       </x:c>
       <x:c r="E73" t="n" s="2">
         <x:v>2022</x:v>
       </x:c>
       <x:c r="F73" t="n" s="2">
-        <x:v>81.42</x:v>
+        <x:v>81.665769</x:v>
       </x:c>
     </x:row>
     <x:row r="74">
       <x:c r="A74" t="str" s="2">
         <x:v>Medellivslängd män</x:v>
       </x:c>
       <x:c r="B74" t="str" s="2">
         <x:v>GM.3.4</x:v>
       </x:c>
       <x:c r="C74" t="str" s="2">
         <x:v>Järfälla</x:v>
       </x:c>
       <x:c r="D74" s="3">
         <x:v>45291</x:v>
       </x:c>
       <x:c r="E74" t="n" s="2">
         <x:v>2023</x:v>
       </x:c>
       <x:c r="F74" t="n" s="2">
         <x:v>81.4</x:v>
       </x:c>
     </x:row>
     <x:row r="75">
       <x:c r="A75" t="str" s="2">
         <x:v>Medellivslängd män</x:v>