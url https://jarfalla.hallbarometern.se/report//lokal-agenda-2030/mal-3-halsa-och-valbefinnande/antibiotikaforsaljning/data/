--- v0 (2026-08-12)
+++ v1 (2026-09-26)
@@ -1,84 +1,84 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="Data" sheetId="1" state="visible" r:id="R9d686f52b9da4e9da75719d0f59742e9"/>
+    <x:sheet name="Data" sheetId="1" state="visible" r:id="Rf3f41a9309064059a8dc3f2f5d219347"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="1">
     <x:font/>
   </x:fonts>
   <x:fills count="1">
     <x:fill/>
   </x:fills>
   <x:borders count="1">
     <x:border/>
   </x:borders>
   <x:cellStyleXfs count="1">
     <x:xf/>
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf/>
     <x:xf/>
     <x:xf numFmtId="14" applyNumberFormat="1"/>
     <x:xf/>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9d686f52b9da4e9da75719d0f59742e9" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf3f41a9309064059a8dc3f2f5d219347" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F77"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>
@@ -857,80 +857,80 @@
       </x:c>
       <x:c r="B39" t="str" s="2">
         <x:v>GM.3.10</x:v>
       </x:c>
       <x:c r="C39" t="str" s="2">
         <x:v>Pendlingskommun nära storstad (ovägt medel)</x:v>
       </x:c>
       <x:c r="D39" s="3">
         <x:v>46022</x:v>
       </x:c>
       <x:c r="E39" t="n" s="2">
         <x:v>2025</x:v>
       </x:c>
       <x:c r="F39" t="n" s="2">
         <x:v>255.524513</x:v>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="str" s="2">
         <x:v>Antibiotikaförsäljning</x:v>
       </x:c>
       <x:c r="B40" t="str" s="2">
         <x:v>GM.3.10</x:v>
       </x:c>
       <x:c r="C40" t="str" s="2">
-        <x:v>Stockholms läns kommuner (ovägt medel)</x:v>
+        <x:v>Järfälla</x:v>
       </x:c>
       <x:c r="D40" s="3">
         <x:v>39447</x:v>
       </x:c>
       <x:c r="E40" t="n" s="2">
         <x:v>2007</x:v>
       </x:c>
       <x:c r="F40" t="n" s="2">
-        <x:v>480.048624</x:v>
+        <x:v>449.284</x:v>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="str" s="2">
         <x:v>Antibiotikaförsäljning</x:v>
       </x:c>
       <x:c r="B41" t="str" s="2">
         <x:v>GM.3.10</x:v>
       </x:c>
       <x:c r="C41" t="str" s="2">
-        <x:v>Järfälla</x:v>
+        <x:v>Stockholms läns kommuner (ovägt medel)</x:v>
       </x:c>
       <x:c r="D41" s="3">
         <x:v>39447</x:v>
       </x:c>
       <x:c r="E41" t="n" s="2">
         <x:v>2007</x:v>
       </x:c>
       <x:c r="F41" t="n" s="2">
-        <x:v>449.284</x:v>
+        <x:v>480.048624</x:v>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="str" s="2">
         <x:v>Antibiotikaförsäljning</x:v>
       </x:c>
       <x:c r="B42" t="str" s="2">
         <x:v>GM.3.10</x:v>
       </x:c>
       <x:c r="C42" t="str" s="2">
         <x:v>Järfälla</x:v>
       </x:c>
       <x:c r="D42" s="3">
         <x:v>39813</x:v>
       </x:c>
       <x:c r="E42" t="n" s="2">
         <x:v>2008</x:v>
       </x:c>
       <x:c r="F42" t="n" s="2">
         <x:v>456.05797</x:v>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="str" s="2">
         <x:v>Antibiotikaförsäljning</x:v>
@@ -1057,240 +1057,240 @@
       </x:c>
       <x:c r="B49" t="str" s="2">
         <x:v>GM.3.10</x:v>
       </x:c>
       <x:c r="C49" t="str" s="2">
         <x:v>Järfälla</x:v>
       </x:c>
       <x:c r="D49" s="3">
         <x:v>40908</x:v>
       </x:c>
       <x:c r="E49" t="n" s="2">
         <x:v>2011</x:v>
       </x:c>
       <x:c r="F49" t="n" s="2">
         <x:v>418.0752</x:v>
       </x:c>
     </x:row>
     <x:row r="50">
       <x:c r="A50" t="str" s="2">
         <x:v>Antibiotikaförsäljning</x:v>
       </x:c>
       <x:c r="B50" t="str" s="2">
         <x:v>GM.3.10</x:v>
       </x:c>
       <x:c r="C50" t="str" s="2">
-        <x:v>Stockholms läns kommuner (ovägt medel)</x:v>
+        <x:v>Järfälla</x:v>
       </x:c>
       <x:c r="D50" s="3">
         <x:v>41274</x:v>
       </x:c>
       <x:c r="E50" t="n" s="2">
         <x:v>2012</x:v>
       </x:c>
       <x:c r="F50" t="n" s="2">
-        <x:v>407.45815</x:v>
+        <x:v>401.78558</x:v>
       </x:c>
     </x:row>
     <x:row r="51">
       <x:c r="A51" t="str" s="2">
         <x:v>Antibiotikaförsäljning</x:v>
       </x:c>
       <x:c r="B51" t="str" s="2">
         <x:v>GM.3.10</x:v>
       </x:c>
       <x:c r="C51" t="str" s="2">
-        <x:v>Järfälla</x:v>
+        <x:v>Stockholms läns kommuner (ovägt medel)</x:v>
       </x:c>
       <x:c r="D51" s="3">
         <x:v>41274</x:v>
       </x:c>
       <x:c r="E51" t="n" s="2">
         <x:v>2012</x:v>
       </x:c>
       <x:c r="F51" t="n" s="2">
-        <x:v>401.78558</x:v>
+        <x:v>407.45815</x:v>
       </x:c>
     </x:row>
     <x:row r="52">
       <x:c r="A52" t="str" s="2">
         <x:v>Antibiotikaförsäljning</x:v>
       </x:c>
       <x:c r="B52" t="str" s="2">
         <x:v>GM.3.10</x:v>
       </x:c>
       <x:c r="C52" t="str" s="2">
-        <x:v>Stockholms läns kommuner (ovägt medel)</x:v>
+        <x:v>Järfälla</x:v>
       </x:c>
       <x:c r="D52" s="3">
         <x:v>41639</x:v>
       </x:c>
       <x:c r="E52" t="n" s="2">
         <x:v>2013</x:v>
       </x:c>
       <x:c r="F52" t="n" s="2">
-        <x:v>361.965914</x:v>
+        <x:v>368.03831</x:v>
       </x:c>
     </x:row>
     <x:row r="53">
       <x:c r="A53" t="str" s="2">
         <x:v>Antibiotikaförsäljning</x:v>
       </x:c>
       <x:c r="B53" t="str" s="2">
         <x:v>GM.3.10</x:v>
       </x:c>
       <x:c r="C53" t="str" s="2">
-        <x:v>Järfälla</x:v>
+        <x:v>Stockholms läns kommuner (ovägt medel)</x:v>
       </x:c>
       <x:c r="D53" s="3">
         <x:v>41639</x:v>
       </x:c>
       <x:c r="E53" t="n" s="2">
         <x:v>2013</x:v>
       </x:c>
       <x:c r="F53" t="n" s="2">
-        <x:v>368.03831</x:v>
+        <x:v>361.965914</x:v>
       </x:c>
     </x:row>
     <x:row r="54">
       <x:c r="A54" t="str" s="2">
         <x:v>Antibiotikaförsäljning</x:v>
       </x:c>
       <x:c r="B54" t="str" s="2">
         <x:v>GM.3.10</x:v>
       </x:c>
       <x:c r="C54" t="str" s="2">
-        <x:v>Stockholms läns kommuner (ovägt medel)</x:v>
+        <x:v>Järfälla</x:v>
       </x:c>
       <x:c r="D54" s="3">
         <x:v>42004</x:v>
       </x:c>
       <x:c r="E54" t="n" s="2">
         <x:v>2014</x:v>
       </x:c>
       <x:c r="F54" t="n" s="2">
-        <x:v>348.849174</x:v>
+        <x:v>355.7926</x:v>
       </x:c>
     </x:row>
     <x:row r="55">
       <x:c r="A55" t="str" s="2">
         <x:v>Antibiotikaförsäljning</x:v>
       </x:c>
       <x:c r="B55" t="str" s="2">
         <x:v>GM.3.10</x:v>
       </x:c>
       <x:c r="C55" t="str" s="2">
-        <x:v>Järfälla</x:v>
+        <x:v>Stockholms läns kommuner (ovägt medel)</x:v>
       </x:c>
       <x:c r="D55" s="3">
         <x:v>42004</x:v>
       </x:c>
       <x:c r="E55" t="n" s="2">
         <x:v>2014</x:v>
       </x:c>
       <x:c r="F55" t="n" s="2">
-        <x:v>355.7926</x:v>
+        <x:v>348.849174</x:v>
       </x:c>
     </x:row>
     <x:row r="56">
       <x:c r="A56" t="str" s="2">
         <x:v>Antibiotikaförsäljning</x:v>
       </x:c>
       <x:c r="B56" t="str" s="2">
         <x:v>GM.3.10</x:v>
       </x:c>
       <x:c r="C56" t="str" s="2">
         <x:v>Järfälla</x:v>
       </x:c>
       <x:c r="D56" s="3">
         <x:v>42369</x:v>
       </x:c>
       <x:c r="E56" t="n" s="2">
         <x:v>2015</x:v>
       </x:c>
       <x:c r="F56" t="n" s="2">
         <x:v>352.32306</x:v>
       </x:c>
     </x:row>
     <x:row r="57">
       <x:c r="A57" t="str" s="2">
         <x:v>Antibiotikaförsäljning</x:v>
       </x:c>
       <x:c r="B57" t="str" s="2">
         <x:v>GM.3.10</x:v>
       </x:c>
       <x:c r="C57" t="str" s="2">
         <x:v>Stockholms läns kommuner (ovägt medel)</x:v>
       </x:c>
       <x:c r="D57" s="3">
         <x:v>42369</x:v>
       </x:c>
       <x:c r="E57" t="n" s="2">
         <x:v>2015</x:v>
       </x:c>
       <x:c r="F57" t="n" s="2">
         <x:v>340.281933</x:v>
       </x:c>
     </x:row>
     <x:row r="58">
       <x:c r="A58" t="str" s="2">
         <x:v>Antibiotikaförsäljning</x:v>
       </x:c>
       <x:c r="B58" t="str" s="2">
         <x:v>GM.3.10</x:v>
       </x:c>
       <x:c r="C58" t="str" s="2">
-        <x:v>Järfälla</x:v>
+        <x:v>Stockholms läns kommuner (ovägt medel)</x:v>
       </x:c>
       <x:c r="D58" s="3">
         <x:v>42735</x:v>
       </x:c>
       <x:c r="E58" t="n" s="2">
         <x:v>2016</x:v>
       </x:c>
       <x:c r="F58" t="n" s="2">
-        <x:v>347.20548</x:v>
+        <x:v>336.363538</x:v>
       </x:c>
     </x:row>
     <x:row r="59">
       <x:c r="A59" t="str" s="2">
         <x:v>Antibiotikaförsäljning</x:v>
       </x:c>
       <x:c r="B59" t="str" s="2">
         <x:v>GM.3.10</x:v>
       </x:c>
       <x:c r="C59" t="str" s="2">
-        <x:v>Stockholms läns kommuner (ovägt medel)</x:v>
+        <x:v>Järfälla</x:v>
       </x:c>
       <x:c r="D59" s="3">
         <x:v>42735</x:v>
       </x:c>
       <x:c r="E59" t="n" s="2">
         <x:v>2016</x:v>
       </x:c>
       <x:c r="F59" t="n" s="2">
-        <x:v>336.363538</x:v>
+        <x:v>347.20548</x:v>
       </x:c>
     </x:row>
     <x:row r="60">
       <x:c r="A60" t="str" s="2">
         <x:v>Antibiotikaförsäljning</x:v>
       </x:c>
       <x:c r="B60" t="str" s="2">
         <x:v>GM.3.10</x:v>
       </x:c>
       <x:c r="C60" t="str" s="2">
         <x:v>Järfälla</x:v>
       </x:c>
       <x:c r="D60" s="3">
         <x:v>43100</x:v>
       </x:c>
       <x:c r="E60" t="n" s="2">
         <x:v>2017</x:v>
       </x:c>
       <x:c r="F60" t="n" s="2">
         <x:v>325.11185</x:v>
       </x:c>
     </x:row>
     <x:row r="61">
       <x:c r="A61" t="str" s="2">
         <x:v>Antibiotikaförsäljning</x:v>
@@ -1377,240 +1377,240 @@
       </x:c>
       <x:c r="B65" t="str" s="2">
         <x:v>GM.3.10</x:v>
       </x:c>
       <x:c r="C65" t="str" s="2">
         <x:v>Järfälla</x:v>
       </x:c>
       <x:c r="D65" s="3">
         <x:v>43830</x:v>
       </x:c>
       <x:c r="E65" t="n" s="2">
         <x:v>2019</x:v>
       </x:c>
       <x:c r="F65" t="n" s="2">
         <x:v>301.4072</x:v>
       </x:c>
     </x:row>
     <x:row r="66">
       <x:c r="A66" t="str" s="2">
         <x:v>Antibiotikaförsäljning</x:v>
       </x:c>
       <x:c r="B66" t="str" s="2">
         <x:v>GM.3.10</x:v>
       </x:c>
       <x:c r="C66" t="str" s="2">
-        <x:v>Stockholms läns kommuner (ovägt medel)</x:v>
+        <x:v>Järfälla</x:v>
       </x:c>
       <x:c r="D66" s="3">
         <x:v>44196</x:v>
       </x:c>
       <x:c r="E66" t="n" s="2">
         <x:v>2020</x:v>
       </x:c>
       <x:c r="F66" t="n" s="2">
-        <x:v>231.385967</x:v>
+        <x:v>233.80295</x:v>
       </x:c>
     </x:row>
     <x:row r="67">
       <x:c r="A67" t="str" s="2">
         <x:v>Antibiotikaförsäljning</x:v>
       </x:c>
       <x:c r="B67" t="str" s="2">
         <x:v>GM.3.10</x:v>
       </x:c>
       <x:c r="C67" t="str" s="2">
-        <x:v>Järfälla</x:v>
+        <x:v>Stockholms läns kommuner (ovägt medel)</x:v>
       </x:c>
       <x:c r="D67" s="3">
         <x:v>44196</x:v>
       </x:c>
       <x:c r="E67" t="n" s="2">
         <x:v>2020</x:v>
       </x:c>
       <x:c r="F67" t="n" s="2">
-        <x:v>233.80295</x:v>
+        <x:v>231.385967</x:v>
       </x:c>
     </x:row>
     <x:row r="68">
       <x:c r="A68" t="str" s="2">
         <x:v>Antibiotikaförsäljning</x:v>
       </x:c>
       <x:c r="B68" t="str" s="2">
         <x:v>GM.3.10</x:v>
       </x:c>
       <x:c r="C68" t="str" s="2">
-        <x:v>Järfälla</x:v>
+        <x:v>Stockholms läns kommuner (ovägt medel)</x:v>
       </x:c>
       <x:c r="D68" s="3">
         <x:v>44561</x:v>
       </x:c>
       <x:c r="E68" t="n" s="2">
         <x:v>2021</x:v>
       </x:c>
       <x:c r="F68" t="n" s="2">
-        <x:v>214.34652</x:v>
+        <x:v>220.997016</x:v>
       </x:c>
     </x:row>
     <x:row r="69">
       <x:c r="A69" t="str" s="2">
         <x:v>Antibiotikaförsäljning</x:v>
       </x:c>
       <x:c r="B69" t="str" s="2">
         <x:v>GM.3.10</x:v>
       </x:c>
       <x:c r="C69" t="str" s="2">
-        <x:v>Stockholms läns kommuner (ovägt medel)</x:v>
+        <x:v>Järfälla</x:v>
       </x:c>
       <x:c r="D69" s="3">
         <x:v>44561</x:v>
       </x:c>
       <x:c r="E69" t="n" s="2">
         <x:v>2021</x:v>
       </x:c>
       <x:c r="F69" t="n" s="2">
-        <x:v>220.997016</x:v>
+        <x:v>214.34652</x:v>
       </x:c>
     </x:row>
     <x:row r="70">
       <x:c r="A70" t="str" s="2">
         <x:v>Antibiotikaförsäljning</x:v>
       </x:c>
       <x:c r="B70" t="str" s="2">
         <x:v>GM.3.10</x:v>
       </x:c>
       <x:c r="C70" t="str" s="2">
-        <x:v>Stockholms läns kommuner (ovägt medel)</x:v>
+        <x:v>Järfälla</x:v>
       </x:c>
       <x:c r="D70" s="3">
         <x:v>44926</x:v>
       </x:c>
       <x:c r="E70" t="n" s="2">
         <x:v>2022</x:v>
       </x:c>
       <x:c r="F70" t="n" s="2">
-        <x:v>239.782235</x:v>
+        <x:v>230.08954</x:v>
       </x:c>
     </x:row>
     <x:row r="71">
       <x:c r="A71" t="str" s="2">
         <x:v>Antibiotikaförsäljning</x:v>
       </x:c>
       <x:c r="B71" t="str" s="2">
         <x:v>GM.3.10</x:v>
       </x:c>
       <x:c r="C71" t="str" s="2">
-        <x:v>Järfälla</x:v>
+        <x:v>Stockholms läns kommuner (ovägt medel)</x:v>
       </x:c>
       <x:c r="D71" s="3">
         <x:v>44926</x:v>
       </x:c>
       <x:c r="E71" t="n" s="2">
         <x:v>2022</x:v>
       </x:c>
       <x:c r="F71" t="n" s="2">
-        <x:v>230.08954</x:v>
+        <x:v>239.782235</x:v>
       </x:c>
     </x:row>
     <x:row r="72">
       <x:c r="A72" t="str" s="2">
         <x:v>Antibiotikaförsäljning</x:v>
       </x:c>
       <x:c r="B72" t="str" s="2">
         <x:v>GM.3.10</x:v>
       </x:c>
       <x:c r="C72" t="str" s="2">
         <x:v>Stockholms läns kommuner (ovägt medel)</x:v>
       </x:c>
       <x:c r="D72" s="3">
         <x:v>45291</x:v>
       </x:c>
       <x:c r="E72" t="n" s="2">
         <x:v>2023</x:v>
       </x:c>
       <x:c r="F72" t="n" s="2">
         <x:v>262.327044</x:v>
       </x:c>
     </x:row>
     <x:row r="73">
       <x:c r="A73" t="str" s="2">
         <x:v>Antibiotikaförsäljning</x:v>
       </x:c>
       <x:c r="B73" t="str" s="2">
         <x:v>GM.3.10</x:v>
       </x:c>
       <x:c r="C73" t="str" s="2">
         <x:v>Järfälla</x:v>
       </x:c>
       <x:c r="D73" s="3">
         <x:v>45291</x:v>
       </x:c>
       <x:c r="E73" t="n" s="2">
         <x:v>2023</x:v>
       </x:c>
       <x:c r="F73" t="n" s="2">
         <x:v>260.99307</x:v>
       </x:c>
     </x:row>
     <x:row r="74">
       <x:c r="A74" t="str" s="2">
         <x:v>Antibiotikaförsäljning</x:v>
       </x:c>
       <x:c r="B74" t="str" s="2">
         <x:v>GM.3.10</x:v>
       </x:c>
       <x:c r="C74" t="str" s="2">
-        <x:v>Järfälla</x:v>
+        <x:v>Stockholms läns kommuner (ovägt medel)</x:v>
       </x:c>
       <x:c r="D74" s="3">
         <x:v>45657</x:v>
       </x:c>
       <x:c r="E74" t="n" s="2">
         <x:v>2024</x:v>
       </x:c>
       <x:c r="F74" t="n" s="2">
-        <x:v>256.88041</x:v>
+        <x:v>267.048725</x:v>
       </x:c>
     </x:row>
     <x:row r="75">
       <x:c r="A75" t="str" s="2">
         <x:v>Antibiotikaförsäljning</x:v>
       </x:c>
       <x:c r="B75" t="str" s="2">
         <x:v>GM.3.10</x:v>
       </x:c>
       <x:c r="C75" t="str" s="2">
-        <x:v>Stockholms läns kommuner (ovägt medel)</x:v>
+        <x:v>Järfälla</x:v>
       </x:c>
       <x:c r="D75" s="3">
         <x:v>45657</x:v>
       </x:c>
       <x:c r="E75" t="n" s="2">
         <x:v>2024</x:v>
       </x:c>
       <x:c r="F75" t="n" s="2">
-        <x:v>267.048725</x:v>
+        <x:v>256.88041</x:v>
       </x:c>
     </x:row>
     <x:row r="76">
       <x:c r="A76" t="str" s="2">
         <x:v>Antibiotikaförsäljning</x:v>
       </x:c>
       <x:c r="B76" t="str" s="2">
         <x:v>GM.3.10</x:v>
       </x:c>
       <x:c r="C76" t="str" s="2">
         <x:v>Stockholms läns kommuner (ovägt medel)</x:v>
       </x:c>
       <x:c r="D76" s="3">
         <x:v>46022</x:v>
       </x:c>
       <x:c r="E76" t="n" s="2">
         <x:v>2025</x:v>
       </x:c>
       <x:c r="F76" t="n" s="2">
         <x:v>254.13325</x:v>
       </x:c>
     </x:row>
     <x:row r="77">
       <x:c r="A77" t="str" s="2">
         <x:v>Antibiotikaförsäljning</x:v>