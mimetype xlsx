--- v0 (2026-08-12)
+++ v1 (2026-09-28)
@@ -1,84 +1,84 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="Data" sheetId="1" state="visible" r:id="R6ed27218dca5421d9675485e24798479"/>
+    <x:sheet name="Data" sheetId="1" state="visible" r:id="Rf4175124a03b45788412be0762ab5980"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="1">
     <x:font/>
   </x:fonts>
   <x:fills count="1">
     <x:fill/>
   </x:fills>
   <x:borders count="1">
     <x:border/>
   </x:borders>
   <x:cellStyleXfs count="1">
     <x:xf/>
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf/>
     <x:xf/>
     <x:xf numFmtId="14" applyNumberFormat="1"/>
     <x:xf/>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6ed27218dca5421d9675485e24798479" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf4175124a03b45788412be0762ab5980" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F101"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>
@@ -1537,360 +1537,360 @@
       </x:c>
       <x:c r="B73" t="str" s="2">
         <x:v>GM.13.2</x:v>
       </x:c>
       <x:c r="C73" t="str" s="2">
         <x:v>Produktanvändning</x:v>
       </x:c>
       <x:c r="D73" s="3">
         <x:v>33238</x:v>
       </x:c>
       <x:c r="E73" t="n" s="2">
         <x:v>1990</x:v>
       </x:c>
       <x:c r="F73" t="n" s="2">
         <x:v>2478.737893</x:v>
       </x:c>
     </x:row>
     <x:row r="74">
       <x:c r="A74" t="str" s="2">
         <x:v>Utsläpp av växthusgaser totalt</x:v>
       </x:c>
       <x:c r="B74" t="str" s="2">
         <x:v>GM.13.2</x:v>
       </x:c>
       <x:c r="C74" t="str" s="2">
-        <x:v>Totalt</x:v>
+        <x:v>Produktanvändning</x:v>
       </x:c>
       <x:c r="D74" s="3">
         <x:v>36891</x:v>
       </x:c>
       <x:c r="E74" t="n" s="2">
         <x:v>2000</x:v>
       </x:c>
       <x:c r="F74" t="n" s="2">
-        <x:v>127615.656120</x:v>
+        <x:v>7587.603828</x:v>
       </x:c>
     </x:row>
     <x:row r="75">
       <x:c r="A75" t="str" s="2">
         <x:v>Utsläpp av växthusgaser totalt</x:v>
       </x:c>
       <x:c r="B75" t="str" s="2">
         <x:v>GM.13.2</x:v>
       </x:c>
       <x:c r="C75" t="str" s="2">
-        <x:v>Produktanvändning</x:v>
+        <x:v>Totalt</x:v>
       </x:c>
       <x:c r="D75" s="3">
         <x:v>36891</x:v>
       </x:c>
       <x:c r="E75" t="n" s="2">
         <x:v>2000</x:v>
       </x:c>
       <x:c r="F75" t="n" s="2">
-        <x:v>7587.603828</x:v>
+        <x:v>127615.656120</x:v>
       </x:c>
     </x:row>
     <x:row r="76">
       <x:c r="A76" t="str" s="2">
         <x:v>Utsläpp av växthusgaser totalt</x:v>
       </x:c>
       <x:c r="B76" t="str" s="2">
         <x:v>GM.13.2</x:v>
       </x:c>
       <x:c r="C76" t="str" s="2">
         <x:v>Totalt</x:v>
       </x:c>
       <x:c r="D76" s="3">
         <x:v>38717</x:v>
       </x:c>
       <x:c r="E76" t="n" s="2">
         <x:v>2005</x:v>
       </x:c>
       <x:c r="F76" t="n" s="2">
         <x:v>115495.945308</x:v>
       </x:c>
     </x:row>
     <x:row r="77">
       <x:c r="A77" t="str" s="2">
         <x:v>Utsläpp av växthusgaser totalt</x:v>
       </x:c>
       <x:c r="B77" t="str" s="2">
         <x:v>GM.13.2</x:v>
       </x:c>
       <x:c r="C77" t="str" s="2">
         <x:v>Produktanvändning</x:v>
       </x:c>
       <x:c r="D77" s="3">
         <x:v>38717</x:v>
       </x:c>
       <x:c r="E77" t="n" s="2">
         <x:v>2005</x:v>
       </x:c>
       <x:c r="F77" t="n" s="2">
         <x:v>10293.853105</x:v>
       </x:c>
     </x:row>
     <x:row r="78">
       <x:c r="A78" t="str" s="2">
         <x:v>Utsläpp av växthusgaser totalt</x:v>
       </x:c>
       <x:c r="B78" t="str" s="2">
         <x:v>GM.13.2</x:v>
       </x:c>
       <x:c r="C78" t="str" s="2">
-        <x:v>Produktanvändning</x:v>
+        <x:v>Totalt</x:v>
       </x:c>
       <x:c r="D78" s="3">
         <x:v>40543</x:v>
       </x:c>
       <x:c r="E78" t="n" s="2">
         <x:v>2010</x:v>
       </x:c>
       <x:c r="F78" t="n" s="2">
-        <x:v>10387.003227</x:v>
+        <x:v>100884.588438</x:v>
       </x:c>
     </x:row>
     <x:row r="79">
       <x:c r="A79" t="str" s="2">
         <x:v>Utsläpp av växthusgaser totalt</x:v>
       </x:c>
       <x:c r="B79" t="str" s="2">
         <x:v>GM.13.2</x:v>
       </x:c>
       <x:c r="C79" t="str" s="2">
-        <x:v>Totalt</x:v>
+        <x:v>Produktanvändning</x:v>
       </x:c>
       <x:c r="D79" s="3">
         <x:v>40543</x:v>
       </x:c>
       <x:c r="E79" t="n" s="2">
         <x:v>2010</x:v>
       </x:c>
       <x:c r="F79" t="n" s="2">
-        <x:v>100884.588438</x:v>
+        <x:v>10387.003227</x:v>
       </x:c>
     </x:row>
     <x:row r="80">
       <x:c r="A80" t="str" s="2">
         <x:v>Utsläpp av växthusgaser totalt</x:v>
       </x:c>
       <x:c r="B80" t="str" s="2">
         <x:v>GM.13.2</x:v>
       </x:c>
       <x:c r="C80" t="str" s="2">
         <x:v>Totalt</x:v>
       </x:c>
       <x:c r="D80" s="3">
         <x:v>42369</x:v>
       </x:c>
       <x:c r="E80" t="n" s="2">
         <x:v>2015</x:v>
       </x:c>
       <x:c r="F80" t="n" s="2">
         <x:v>101430.787378</x:v>
       </x:c>
     </x:row>
     <x:row r="81">
       <x:c r="A81" t="str" s="2">
         <x:v>Utsläpp av växthusgaser totalt</x:v>
       </x:c>
       <x:c r="B81" t="str" s="2">
         <x:v>GM.13.2</x:v>
       </x:c>
       <x:c r="C81" t="str" s="2">
         <x:v>Produktanvändning</x:v>
       </x:c>
       <x:c r="D81" s="3">
         <x:v>42369</x:v>
       </x:c>
       <x:c r="E81" t="n" s="2">
         <x:v>2015</x:v>
       </x:c>
       <x:c r="F81" t="n" s="2">
         <x:v>11075.518864</x:v>
       </x:c>
     </x:row>
     <x:row r="82">
       <x:c r="A82" t="str" s="2">
         <x:v>Utsläpp av växthusgaser totalt</x:v>
       </x:c>
       <x:c r="B82" t="str" s="2">
         <x:v>GM.13.2</x:v>
       </x:c>
       <x:c r="C82" t="str" s="2">
-        <x:v>Produktanvändning</x:v>
+        <x:v>Totalt</x:v>
       </x:c>
       <x:c r="D82" s="3">
         <x:v>44196</x:v>
       </x:c>
       <x:c r="E82" t="n" s="2">
         <x:v>2020</x:v>
       </x:c>
       <x:c r="F82" t="n" s="2">
-        <x:v>9631.698894</x:v>
+        <x:v>82997.892507</x:v>
       </x:c>
     </x:row>
     <x:row r="83">
       <x:c r="A83" t="str" s="2">
         <x:v>Utsläpp av växthusgaser totalt</x:v>
       </x:c>
       <x:c r="B83" t="str" s="2">
         <x:v>GM.13.2</x:v>
       </x:c>
       <x:c r="C83" t="str" s="2">
-        <x:v>Totalt</x:v>
+        <x:v>Produktanvändning</x:v>
       </x:c>
       <x:c r="D83" s="3">
         <x:v>44196</x:v>
       </x:c>
       <x:c r="E83" t="n" s="2">
         <x:v>2020</x:v>
       </x:c>
       <x:c r="F83" t="n" s="2">
-        <x:v>82997.892507</x:v>
+        <x:v>9631.698894</x:v>
       </x:c>
     </x:row>
     <x:row r="84">
       <x:c r="A84" t="str" s="2">
         <x:v>Utsläpp av växthusgaser totalt</x:v>
       </x:c>
       <x:c r="B84" t="str" s="2">
         <x:v>GM.13.2</x:v>
       </x:c>
       <x:c r="C84" t="str" s="2">
-        <x:v>Totalt</x:v>
+        <x:v>Produktanvändning</x:v>
       </x:c>
       <x:c r="D84" s="3">
         <x:v>44561</x:v>
       </x:c>
       <x:c r="E84" t="n" s="2">
         <x:v>2021</x:v>
       </x:c>
       <x:c r="F84" t="n" s="2">
-        <x:v>82236.103389</x:v>
+        <x:v>8016.010887</x:v>
       </x:c>
     </x:row>
     <x:row r="85">
       <x:c r="A85" t="str" s="2">
         <x:v>Utsläpp av växthusgaser totalt</x:v>
       </x:c>
       <x:c r="B85" t="str" s="2">
         <x:v>GM.13.2</x:v>
       </x:c>
       <x:c r="C85" t="str" s="2">
-        <x:v>Produktanvändning</x:v>
+        <x:v>Totalt</x:v>
       </x:c>
       <x:c r="D85" s="3">
         <x:v>44561</x:v>
       </x:c>
       <x:c r="E85" t="n" s="2">
         <x:v>2021</x:v>
       </x:c>
       <x:c r="F85" t="n" s="2">
-        <x:v>8016.010887</x:v>
+        <x:v>82236.103389</x:v>
       </x:c>
     </x:row>
     <x:row r="86">
       <x:c r="A86" t="str" s="2">
         <x:v>Utsläpp av växthusgaser totalt</x:v>
       </x:c>
       <x:c r="B86" t="str" s="2">
         <x:v>GM.13.2</x:v>
       </x:c>
       <x:c r="C86" t="str" s="2">
         <x:v>Totalt</x:v>
       </x:c>
       <x:c r="D86" s="3">
         <x:v>44926</x:v>
       </x:c>
       <x:c r="E86" t="n" s="2">
         <x:v>2022</x:v>
       </x:c>
       <x:c r="F86" t="n" s="2">
         <x:v>73890.123366</x:v>
       </x:c>
     </x:row>
     <x:row r="87">
       <x:c r="A87" t="str" s="2">
         <x:v>Utsläpp av växthusgaser totalt</x:v>
       </x:c>
       <x:c r="B87" t="str" s="2">
         <x:v>GM.13.2</x:v>
       </x:c>
       <x:c r="C87" t="str" s="2">
         <x:v>Produktanvändning</x:v>
       </x:c>
       <x:c r="D87" s="3">
         <x:v>44926</x:v>
       </x:c>
       <x:c r="E87" t="n" s="2">
         <x:v>2022</x:v>
       </x:c>
       <x:c r="F87" t="n" s="2">
         <x:v>7871.508220</x:v>
       </x:c>
     </x:row>
     <x:row r="88">
       <x:c r="A88" t="str" s="2">
         <x:v>Utsläpp av växthusgaser totalt</x:v>
       </x:c>
       <x:c r="B88" t="str" s="2">
         <x:v>GM.13.2</x:v>
       </x:c>
       <x:c r="C88" t="str" s="2">
-        <x:v>Produktanvändning</x:v>
+        <x:v>Totalt</x:v>
       </x:c>
       <x:c r="D88" s="3">
         <x:v>45291</x:v>
       </x:c>
       <x:c r="E88" t="n" s="2">
         <x:v>2023</x:v>
       </x:c>
       <x:c r="F88" t="n" s="2">
-        <x:v>7436.828390</x:v>
+        <x:v>73747.795286</x:v>
       </x:c>
     </x:row>
     <x:row r="89">
       <x:c r="A89" t="str" s="2">
         <x:v>Utsläpp av växthusgaser totalt</x:v>
       </x:c>
       <x:c r="B89" t="str" s="2">
         <x:v>GM.13.2</x:v>
       </x:c>
       <x:c r="C89" t="str" s="2">
-        <x:v>Totalt</x:v>
+        <x:v>Produktanvändning</x:v>
       </x:c>
       <x:c r="D89" s="3">
         <x:v>45291</x:v>
       </x:c>
       <x:c r="E89" t="n" s="2">
         <x:v>2023</x:v>
       </x:c>
       <x:c r="F89" t="n" s="2">
-        <x:v>73747.795286</x:v>
+        <x:v>7436.828390</x:v>
       </x:c>
     </x:row>
     <x:row r="90">
       <x:c r="A90" t="str" s="2">
         <x:v>Utsläpp av växthusgaser totalt</x:v>
       </x:c>
       <x:c r="B90" t="str" s="2">
         <x:v>GM.13.2</x:v>
       </x:c>
       <x:c r="C90" t="str" s="2">
         <x:v>Produktanvändning</x:v>
       </x:c>
       <x:c r="D90" s="3">
         <x:v>45657</x:v>
       </x:c>
       <x:c r="E90" t="n" s="2">
         <x:v>2024</x:v>
       </x:c>
       <x:c r="F90" t="n" s="2">
         <x:v>9147.309973</x:v>
       </x:c>
     </x:row>
     <x:row r="91">
       <x:c r="A91" t="str" s="2">
         <x:v>Utsläpp av växthusgaser totalt</x:v>