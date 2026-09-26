--- v0 (2026-08-12)
+++ v1 (2026-09-26)
@@ -1,84 +1,84 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="Data" sheetId="1" state="visible" r:id="R084635d997a4439b8bd3c0cada1931ba"/>
+    <x:sheet name="Data" sheetId="1" state="visible" r:id="R413592e659884ed7b4b1b5d8118115bc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="1">
     <x:font/>
   </x:fonts>
   <x:fills count="1">
     <x:fill/>
   </x:fills>
   <x:borders count="1">
     <x:border/>
   </x:borders>
   <x:cellStyleXfs count="1">
     <x:xf/>
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf/>
     <x:xf/>
     <x:xf numFmtId="14" applyNumberFormat="1"/>
     <x:xf/>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R084635d997a4439b8bd3c0cada1931ba" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R413592e659884ed7b4b1b5d8118115bc" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F88"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>
@@ -537,260 +537,260 @@
       </x:c>
       <x:c r="B23" t="str" s="2">
         <x:v>GM.12.3</x:v>
       </x:c>
       <x:c r="C23" t="str" s="2">
         <x:v>Pendlingskommun nära storstad (ovägt medel)</x:v>
       </x:c>
       <x:c r="D23" s="3">
         <x:v>46022</x:v>
       </x:c>
       <x:c r="E23" t="n" s="2">
         <x:v>2025</x:v>
       </x:c>
       <x:c r="F23" t="n" s="2">
         <x:v>30.614</x:v>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="str" s="2">
         <x:v>Ekologiska livsmedel</x:v>
       </x:c>
       <x:c r="B24" t="str" s="2">
         <x:v>GM.12.3</x:v>
       </x:c>
       <x:c r="C24" t="str" s="2">
-        <x:v>Järfälla</x:v>
+        <x:v>Stockholms läns kommuner (ovägt medel)</x:v>
       </x:c>
       <x:c r="D24" s="3">
         <x:v>37986</x:v>
       </x:c>
       <x:c r="E24" t="n" s="2">
         <x:v>2003</x:v>
       </x:c>
       <x:c r="F24" t="n" s="2">
-        <x:v>2</x:v>
+        <x:v>1.813333</x:v>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="str" s="2">
         <x:v>Ekologiska livsmedel</x:v>
       </x:c>
       <x:c r="B25" t="str" s="2">
         <x:v>GM.12.3</x:v>
       </x:c>
       <x:c r="C25" t="str" s="2">
-        <x:v>Stockholms läns kommuner (ovägt medel)</x:v>
+        <x:v>Järfälla</x:v>
       </x:c>
       <x:c r="D25" s="3">
         <x:v>37986</x:v>
       </x:c>
       <x:c r="E25" t="n" s="2">
         <x:v>2003</x:v>
       </x:c>
       <x:c r="F25" t="n" s="2">
-        <x:v>1.813333</x:v>
+        <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="str" s="2">
         <x:v>Ekologiska livsmedel</x:v>
       </x:c>
       <x:c r="B26" t="str" s="2">
         <x:v>GM.12.3</x:v>
       </x:c>
       <x:c r="C26" t="str" s="2">
         <x:v>Stockholms läns kommuner (ovägt medel)</x:v>
       </x:c>
       <x:c r="D26" s="3">
         <x:v>38717</x:v>
       </x:c>
       <x:c r="E26" t="n" s="2">
         <x:v>2005</x:v>
       </x:c>
       <x:c r="F26" t="n" s="2">
         <x:v>3.465714</x:v>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="str" s="2">
         <x:v>Ekologiska livsmedel</x:v>
       </x:c>
       <x:c r="B27" t="str" s="2">
         <x:v>GM.12.3</x:v>
       </x:c>
       <x:c r="C27" t="str" s="2">
-        <x:v>Stockholms läns kommuner (ovägt medel)</x:v>
+        <x:v>Järfälla</x:v>
       </x:c>
       <x:c r="D27" s="3">
         <x:v>39082</x:v>
       </x:c>
       <x:c r="E27" t="n" s="2">
         <x:v>2006</x:v>
       </x:c>
       <x:c r="F27" t="n" s="2">
-        <x:v>7.058889</x:v>
+        <x:v>6.65</x:v>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="str" s="2">
         <x:v>Ekologiska livsmedel</x:v>
       </x:c>
       <x:c r="B28" t="str" s="2">
         <x:v>GM.12.3</x:v>
       </x:c>
       <x:c r="C28" t="str" s="2">
-        <x:v>Järfälla</x:v>
+        <x:v>Stockholms läns kommuner (ovägt medel)</x:v>
       </x:c>
       <x:c r="D28" s="3">
         <x:v>39082</x:v>
       </x:c>
       <x:c r="E28" t="n" s="2">
         <x:v>2006</x:v>
       </x:c>
       <x:c r="F28" t="n" s="2">
-        <x:v>6.65</x:v>
+        <x:v>7.058889</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="str" s="2">
         <x:v>Ekologiska livsmedel</x:v>
       </x:c>
       <x:c r="B29" t="str" s="2">
         <x:v>GM.12.3</x:v>
       </x:c>
       <x:c r="C29" t="str" s="2">
-        <x:v>Stockholms läns kommuner (ovägt medel)</x:v>
+        <x:v>Järfälla</x:v>
       </x:c>
       <x:c r="D29" s="3">
         <x:v>39447</x:v>
       </x:c>
       <x:c r="E29" t="n" s="2">
         <x:v>2007</x:v>
       </x:c>
       <x:c r="F29" t="n" s="2">
-        <x:v>5.38625</x:v>
+        <x:v>4.5</x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str" s="2">
         <x:v>Ekologiska livsmedel</x:v>
       </x:c>
       <x:c r="B30" t="str" s="2">
         <x:v>GM.12.3</x:v>
       </x:c>
       <x:c r="C30" t="str" s="2">
-        <x:v>Järfälla</x:v>
+        <x:v>Stockholms läns kommuner (ovägt medel)</x:v>
       </x:c>
       <x:c r="D30" s="3">
         <x:v>39447</x:v>
       </x:c>
       <x:c r="E30" t="n" s="2">
         <x:v>2007</x:v>
       </x:c>
       <x:c r="F30" t="n" s="2">
-        <x:v>4.5</x:v>
+        <x:v>5.38625</x:v>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="str" s="2">
         <x:v>Ekologiska livsmedel</x:v>
       </x:c>
       <x:c r="B31" t="str" s="2">
         <x:v>GM.12.3</x:v>
       </x:c>
       <x:c r="C31" t="str" s="2">
         <x:v>Stockholms läns kommuner (ovägt medel)</x:v>
       </x:c>
       <x:c r="D31" s="3">
         <x:v>39813</x:v>
       </x:c>
       <x:c r="E31" t="n" s="2">
         <x:v>2008</x:v>
       </x:c>
       <x:c r="F31" t="n" s="2">
         <x:v>8.416667</x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="str" s="2">
         <x:v>Ekologiska livsmedel</x:v>
       </x:c>
       <x:c r="B32" t="str" s="2">
         <x:v>GM.12.3</x:v>
       </x:c>
       <x:c r="C32" t="str" s="2">
         <x:v>Järfälla</x:v>
       </x:c>
       <x:c r="D32" s="3">
         <x:v>39813</x:v>
       </x:c>
       <x:c r="E32" t="n" s="2">
         <x:v>2008</x:v>
       </x:c>
       <x:c r="F32" t="n" s="2">
         <x:v>5.5</x:v>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="str" s="2">
         <x:v>Ekologiska livsmedel</x:v>
       </x:c>
       <x:c r="B33" t="str" s="2">
         <x:v>GM.12.3</x:v>
       </x:c>
       <x:c r="C33" t="str" s="2">
-        <x:v>Stockholms läns kommuner (ovägt medel)</x:v>
+        <x:v>Järfälla</x:v>
       </x:c>
       <x:c r="D33" s="3">
         <x:v>40178</x:v>
       </x:c>
       <x:c r="E33" t="n" s="2">
         <x:v>2009</x:v>
       </x:c>
       <x:c r="F33" t="n" s="2">
-        <x:v>9.3</x:v>
+        <x:v>7.8</x:v>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="str" s="2">
         <x:v>Ekologiska livsmedel</x:v>
       </x:c>
       <x:c r="B34" t="str" s="2">
         <x:v>GM.12.3</x:v>
       </x:c>
       <x:c r="C34" t="str" s="2">
-        <x:v>Järfälla</x:v>
+        <x:v>Stockholms läns kommuner (ovägt medel)</x:v>
       </x:c>
       <x:c r="D34" s="3">
         <x:v>40178</x:v>
       </x:c>
       <x:c r="E34" t="n" s="2">
         <x:v>2009</x:v>
       </x:c>
       <x:c r="F34" t="n" s="2">
-        <x:v>7.8</x:v>
+        <x:v>9.3</x:v>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="str" s="2">
         <x:v>Ekologiska livsmedel</x:v>
       </x:c>
       <x:c r="B35" t="str" s="2">
         <x:v>GM.12.3</x:v>
       </x:c>
       <x:c r="C35" t="str" s="2">
         <x:v>Järfälla</x:v>
       </x:c>
       <x:c r="D35" s="3">
         <x:v>40543</x:v>
       </x:c>
       <x:c r="E35" t="n" s="2">
         <x:v>2010</x:v>
       </x:c>
       <x:c r="F35" t="n" s="2">
         <x:v>9.1</x:v>
       </x:c>
     </x:row>
     <x:row r="36">
       <x:c r="A36" t="str" s="2">
         <x:v>Ekologiska livsmedel</x:v>
@@ -917,160 +917,160 @@
       </x:c>
       <x:c r="B42" t="str" s="2">
         <x:v>GM.12.3</x:v>
       </x:c>
       <x:c r="C42" t="str" s="2">
         <x:v>Järfälla</x:v>
       </x:c>
       <x:c r="D42" s="3">
         <x:v>41639</x:v>
       </x:c>
       <x:c r="E42" t="n" s="2">
         <x:v>2013</x:v>
       </x:c>
       <x:c r="F42" t="n" s="2">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="str" s="2">
         <x:v>Ekologiska livsmedel</x:v>
       </x:c>
       <x:c r="B43" t="str" s="2">
         <x:v>GM.12.3</x:v>
       </x:c>
       <x:c r="C43" t="str" s="2">
-        <x:v>Järfälla</x:v>
+        <x:v>Stockholms läns kommuner (ovägt medel)</x:v>
       </x:c>
       <x:c r="D43" s="3">
         <x:v>42004</x:v>
       </x:c>
       <x:c r="E43" t="n" s="2">
         <x:v>2014</x:v>
       </x:c>
       <x:c r="F43" t="n" s="2">
-        <x:v>23</x:v>
+        <x:v>25.368421</x:v>
       </x:c>
     </x:row>
     <x:row r="44">
       <x:c r="A44" t="str" s="2">
         <x:v>Ekologiska livsmedel</x:v>
       </x:c>
       <x:c r="B44" t="str" s="2">
         <x:v>GM.12.3</x:v>
       </x:c>
       <x:c r="C44" t="str" s="2">
-        <x:v>Stockholms läns kommuner (ovägt medel)</x:v>
+        <x:v>Järfälla</x:v>
       </x:c>
       <x:c r="D44" s="3">
         <x:v>42004</x:v>
       </x:c>
       <x:c r="E44" t="n" s="2">
         <x:v>2014</x:v>
       </x:c>
       <x:c r="F44" t="n" s="2">
-        <x:v>25.368421</x:v>
+        <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="45">
       <x:c r="A45" t="str" s="2">
         <x:v>Ekologiska livsmedel</x:v>
       </x:c>
       <x:c r="B45" t="str" s="2">
         <x:v>GM.12.3</x:v>
       </x:c>
       <x:c r="C45" t="str" s="2">
         <x:v>Järfälla</x:v>
       </x:c>
       <x:c r="D45" s="3">
         <x:v>42369</x:v>
       </x:c>
       <x:c r="E45" t="n" s="2">
         <x:v>2015</x:v>
       </x:c>
       <x:c r="F45" t="n" s="2">
         <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="46">
       <x:c r="A46" t="str" s="2">
         <x:v>Ekologiska livsmedel</x:v>
       </x:c>
       <x:c r="B46" t="str" s="2">
         <x:v>GM.12.3</x:v>
       </x:c>
       <x:c r="C46" t="str" s="2">
         <x:v>Stockholms läns kommuner (ovägt medel)</x:v>
       </x:c>
       <x:c r="D46" s="3">
         <x:v>42369</x:v>
       </x:c>
       <x:c r="E46" t="n" s="2">
         <x:v>2015</x:v>
       </x:c>
       <x:c r="F46" t="n" s="2">
         <x:v>27.590909</x:v>
       </x:c>
     </x:row>
     <x:row r="47">
       <x:c r="A47" t="str" s="2">
         <x:v>Ekologiska livsmedel</x:v>
       </x:c>
       <x:c r="B47" t="str" s="2">
         <x:v>GM.12.3</x:v>
       </x:c>
       <x:c r="C47" t="str" s="2">
-        <x:v>Järfälla</x:v>
+        <x:v>Stockholms läns kommuner (ovägt medel)</x:v>
       </x:c>
       <x:c r="D47" s="3">
         <x:v>42735</x:v>
       </x:c>
       <x:c r="E47" t="n" s="2">
         <x:v>2016</x:v>
       </x:c>
       <x:c r="F47" t="n" s="2">
-        <x:v>38</x:v>
+        <x:v>31.95</x:v>
       </x:c>
     </x:row>
     <x:row r="48">
       <x:c r="A48" t="str" s="2">
         <x:v>Ekologiska livsmedel</x:v>
       </x:c>
       <x:c r="B48" t="str" s="2">
         <x:v>GM.12.3</x:v>
       </x:c>
       <x:c r="C48" t="str" s="2">
-        <x:v>Stockholms läns kommuner (ovägt medel)</x:v>
+        <x:v>Järfälla</x:v>
       </x:c>
       <x:c r="D48" s="3">
         <x:v>42735</x:v>
       </x:c>
       <x:c r="E48" t="n" s="2">
         <x:v>2016</x:v>
       </x:c>
       <x:c r="F48" t="n" s="2">
-        <x:v>31.95</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="49">
       <x:c r="A49" t="str" s="2">
         <x:v>Ekologiska livsmedel</x:v>
       </x:c>
       <x:c r="B49" t="str" s="2">
         <x:v>GM.12.3</x:v>
       </x:c>
       <x:c r="C49" t="str" s="2">
         <x:v>Järfälla</x:v>
       </x:c>
       <x:c r="D49" s="3">
         <x:v>43100</x:v>
       </x:c>
       <x:c r="E49" t="n" s="2">
         <x:v>2017</x:v>
       </x:c>
       <x:c r="F49" t="n" s="2">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="50">
       <x:c r="A50" t="str" s="2">
         <x:v>Ekologiska livsmedel</x:v>
@@ -1117,80 +1117,80 @@
       </x:c>
       <x:c r="B52" t="str" s="2">
         <x:v>GM.12.3</x:v>
       </x:c>
       <x:c r="C52" t="str" s="2">
         <x:v>Stockholms läns kommuner (ovägt medel)</x:v>
       </x:c>
       <x:c r="D52" s="3">
         <x:v>43465</x:v>
       </x:c>
       <x:c r="E52" t="n" s="2">
         <x:v>2018</x:v>
       </x:c>
       <x:c r="F52" t="n" s="2">
         <x:v>35.375</x:v>
       </x:c>
     </x:row>
     <x:row r="53">
       <x:c r="A53" t="str" s="2">
         <x:v>Ekologiska livsmedel</x:v>
       </x:c>
       <x:c r="B53" t="str" s="2">
         <x:v>GM.12.3</x:v>
       </x:c>
       <x:c r="C53" t="str" s="2">
-        <x:v>Järfälla</x:v>
+        <x:v>Stockholms läns kommuner (ovägt medel)</x:v>
       </x:c>
       <x:c r="D53" s="3">
         <x:v>43830</x:v>
       </x:c>
       <x:c r="E53" t="n" s="2">
         <x:v>2019</x:v>
       </x:c>
       <x:c r="F53" t="n" s="2">
-        <x:v>42</x:v>
+        <x:v>35.32</x:v>
       </x:c>
     </x:row>
     <x:row r="54">
       <x:c r="A54" t="str" s="2">
         <x:v>Ekologiska livsmedel</x:v>
       </x:c>
       <x:c r="B54" t="str" s="2">
         <x:v>GM.12.3</x:v>
       </x:c>
       <x:c r="C54" t="str" s="2">
-        <x:v>Stockholms läns kommuner (ovägt medel)</x:v>
+        <x:v>Järfälla</x:v>
       </x:c>
       <x:c r="D54" s="3">
         <x:v>43830</x:v>
       </x:c>
       <x:c r="E54" t="n" s="2">
         <x:v>2019</x:v>
       </x:c>
       <x:c r="F54" t="n" s="2">
-        <x:v>35.32</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="55">
       <x:c r="A55" t="str" s="2">
         <x:v>Ekologiska livsmedel</x:v>
       </x:c>
       <x:c r="B55" t="str" s="2">
         <x:v>GM.12.3</x:v>
       </x:c>
       <x:c r="C55" t="str" s="2">
         <x:v>Stockholms läns kommuner (ovägt medel)</x:v>
       </x:c>
       <x:c r="D55" s="3">
         <x:v>44196</x:v>
       </x:c>
       <x:c r="E55" t="n" s="2">
         <x:v>2020</x:v>
       </x:c>
       <x:c r="F55" t="n" s="2">
         <x:v>36.043478</x:v>
       </x:c>
     </x:row>
     <x:row r="56">
       <x:c r="A56" t="str" s="2">
         <x:v>Ekologiska livsmedel</x:v>
@@ -1277,120 +1277,120 @@
       </x:c>
       <x:c r="B60" t="str" s="2">
         <x:v>GM.12.3</x:v>
       </x:c>
       <x:c r="C60" t="str" s="2">
         <x:v>Stockholms läns kommuner (ovägt medel)</x:v>
       </x:c>
       <x:c r="D60" s="3">
         <x:v>44926</x:v>
       </x:c>
       <x:c r="E60" t="n" s="2">
         <x:v>2022</x:v>
       </x:c>
       <x:c r="F60" t="n" s="2">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="61">
       <x:c r="A61" t="str" s="2">
         <x:v>Ekologiska livsmedel</x:v>
       </x:c>
       <x:c r="B61" t="str" s="2">
         <x:v>GM.12.3</x:v>
       </x:c>
       <x:c r="C61" t="str" s="2">
-        <x:v>Stockholms läns kommuner (ovägt medel)</x:v>
+        <x:v>Järfälla</x:v>
       </x:c>
       <x:c r="D61" s="3">
         <x:v>45291</x:v>
       </x:c>
       <x:c r="E61" t="n" s="2">
         <x:v>2023</x:v>
       </x:c>
       <x:c r="F61" t="n" s="2">
-        <x:v>33.044</x:v>
+        <x:v>46.8</x:v>
       </x:c>
     </x:row>
     <x:row r="62">
       <x:c r="A62" t="str" s="2">
         <x:v>Ekologiska livsmedel</x:v>
       </x:c>
       <x:c r="B62" t="str" s="2">
         <x:v>GM.12.3</x:v>
       </x:c>
       <x:c r="C62" t="str" s="2">
-        <x:v>Järfälla</x:v>
+        <x:v>Stockholms läns kommuner (ovägt medel)</x:v>
       </x:c>
       <x:c r="D62" s="3">
         <x:v>45291</x:v>
       </x:c>
       <x:c r="E62" t="n" s="2">
         <x:v>2023</x:v>
       </x:c>
       <x:c r="F62" t="n" s="2">
-        <x:v>46.8</x:v>
+        <x:v>33.044</x:v>
       </x:c>
     </x:row>
     <x:row r="63">
       <x:c r="A63" t="str" s="2">
         <x:v>Ekologiska livsmedel</x:v>
       </x:c>
       <x:c r="B63" t="str" s="2">
         <x:v>GM.12.3</x:v>
       </x:c>
       <x:c r="C63" t="str" s="2">
-        <x:v>Järfälla</x:v>
+        <x:v>Stockholms läns kommuner (ovägt medel)</x:v>
       </x:c>
       <x:c r="D63" s="3">
         <x:v>45657</x:v>
       </x:c>
       <x:c r="E63" t="n" s="2">
         <x:v>2024</x:v>
       </x:c>
       <x:c r="F63" t="n" s="2">
-        <x:v>47.8</x:v>
+        <x:v>32.396</x:v>
       </x:c>
     </x:row>
     <x:row r="64">
       <x:c r="A64" t="str" s="2">
         <x:v>Ekologiska livsmedel</x:v>
       </x:c>
       <x:c r="B64" t="str" s="2">
         <x:v>GM.12.3</x:v>
       </x:c>
       <x:c r="C64" t="str" s="2">
-        <x:v>Stockholms läns kommuner (ovägt medel)</x:v>
+        <x:v>Järfälla</x:v>
       </x:c>
       <x:c r="D64" s="3">
         <x:v>45657</x:v>
       </x:c>
       <x:c r="E64" t="n" s="2">
         <x:v>2024</x:v>
       </x:c>
       <x:c r="F64" t="n" s="2">
-        <x:v>32.396</x:v>
+        <x:v>47.8</x:v>
       </x:c>
     </x:row>
     <x:row r="65">
       <x:c r="A65" t="str" s="2">
         <x:v>Ekologiska livsmedel</x:v>
       </x:c>
       <x:c r="B65" t="str" s="2">
         <x:v>GM.12.3</x:v>
       </x:c>
       <x:c r="C65" t="str" s="2">
         <x:v>Järfälla</x:v>
       </x:c>
       <x:c r="D65" s="3">
         <x:v>46022</x:v>
       </x:c>
       <x:c r="E65" t="n" s="2">
         <x:v>2025</x:v>
       </x:c>
       <x:c r="F65" t="n" s="2">
         <x:v>47.26</x:v>
       </x:c>
     </x:row>
     <x:row r="66">
       <x:c r="A66" t="str" s="2">
         <x:v>Ekologiska livsmedel</x:v>