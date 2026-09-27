--- v0 (2026-08-12)
+++ v1 (2026-09-27)
@@ -1,84 +1,84 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="Data" sheetId="1" state="visible" r:id="R8259c98d88aa461e9de7f9abb623bd67"/>
+    <x:sheet name="Data" sheetId="1" state="visible" r:id="R63a88263195b441b8d67b4eddaa6640b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="1">
     <x:font/>
   </x:fonts>
   <x:fills count="1">
     <x:fill/>
   </x:fills>
   <x:borders count="1">
     <x:border/>
   </x:borders>
   <x:cellStyleXfs count="1">
     <x:xf/>
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf/>
     <x:xf/>
     <x:xf numFmtId="14" applyNumberFormat="1"/>
     <x:xf/>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8259c98d88aa461e9de7f9abb623bd67" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R63a88263195b441b8d67b4eddaa6640b" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F105"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>
@@ -1137,120 +1137,120 @@
       </x:c>
       <x:c r="B53" t="str" s="2">
         <x:v>GM.11.2</x:v>
       </x:c>
       <x:c r="C53" t="str" s="2">
         <x:v>Pendlingskommun nära storstad (ovägt medel)</x:v>
       </x:c>
       <x:c r="D53" s="3">
         <x:v>46022</x:v>
       </x:c>
       <x:c r="E53" t="n" s="2">
         <x:v>2025</x:v>
       </x:c>
       <x:c r="F53" t="n" s="2">
         <x:v>0.797800</x:v>
       </x:c>
     </x:row>
     <x:row r="54">
       <x:c r="A54" t="str" s="2">
         <x:v>Demografisk försörjningskvot</x:v>
       </x:c>
       <x:c r="B54" t="str" s="2">
         <x:v>GM.11.2</x:v>
       </x:c>
       <x:c r="C54" t="str" s="2">
-        <x:v>Järfälla</x:v>
+        <x:v>Stockholms läns kommuner (ovägt medel)</x:v>
       </x:c>
       <x:c r="D54" s="3">
         <x:v>36891</x:v>
       </x:c>
       <x:c r="E54" t="n" s="2">
         <x:v>2000</x:v>
       </x:c>
       <x:c r="F54" t="n" s="2">
-        <x:v>0.621772</x:v>
+        <x:v>0.644728</x:v>
       </x:c>
     </x:row>
     <x:row r="55">
       <x:c r="A55" t="str" s="2">
         <x:v>Demografisk försörjningskvot</x:v>
       </x:c>
       <x:c r="B55" t="str" s="2">
         <x:v>GM.11.2</x:v>
       </x:c>
       <x:c r="C55" t="str" s="2">
-        <x:v>Stockholms läns kommuner (ovägt medel)</x:v>
+        <x:v>Järfälla</x:v>
       </x:c>
       <x:c r="D55" s="3">
         <x:v>36891</x:v>
       </x:c>
       <x:c r="E55" t="n" s="2">
         <x:v>2000</x:v>
       </x:c>
       <x:c r="F55" t="n" s="2">
-        <x:v>0.644728</x:v>
+        <x:v>0.621772</x:v>
       </x:c>
     </x:row>
     <x:row r="56">
       <x:c r="A56" t="str" s="2">
         <x:v>Demografisk försörjningskvot</x:v>
       </x:c>
       <x:c r="B56" t="str" s="2">
         <x:v>GM.11.2</x:v>
       </x:c>
       <x:c r="C56" t="str" s="2">
-        <x:v>Järfälla</x:v>
+        <x:v>Stockholms läns kommuner (ovägt medel)</x:v>
       </x:c>
       <x:c r="D56" s="3">
         <x:v>37256</x:v>
       </x:c>
       <x:c r="E56" t="n" s="2">
         <x:v>2001</x:v>
       </x:c>
       <x:c r="F56" t="n" s="2">
-        <x:v>0.620034</x:v>
+        <x:v>0.647886</x:v>
       </x:c>
     </x:row>
     <x:row r="57">
       <x:c r="A57" t="str" s="2">
         <x:v>Demografisk försörjningskvot</x:v>
       </x:c>
       <x:c r="B57" t="str" s="2">
         <x:v>GM.11.2</x:v>
       </x:c>
       <x:c r="C57" t="str" s="2">
-        <x:v>Stockholms läns kommuner (ovägt medel)</x:v>
+        <x:v>Järfälla</x:v>
       </x:c>
       <x:c r="D57" s="3">
         <x:v>37256</x:v>
       </x:c>
       <x:c r="E57" t="n" s="2">
         <x:v>2001</x:v>
       </x:c>
       <x:c r="F57" t="n" s="2">
-        <x:v>0.647886</x:v>
+        <x:v>0.620034</x:v>
       </x:c>
     </x:row>
     <x:row r="58">
       <x:c r="A58" t="str" s="2">
         <x:v>Demografisk försörjningskvot</x:v>
       </x:c>
       <x:c r="B58" t="str" s="2">
         <x:v>GM.11.2</x:v>
       </x:c>
       <x:c r="C58" t="str" s="2">
         <x:v>Stockholms läns kommuner (ovägt medel)</x:v>
       </x:c>
       <x:c r="D58" s="3">
         <x:v>37621</x:v>
       </x:c>
       <x:c r="E58" t="n" s="2">
         <x:v>2002</x:v>
       </x:c>
       <x:c r="F58" t="n" s="2">
         <x:v>0.654126</x:v>
       </x:c>
     </x:row>
     <x:row r="59">
       <x:c r="A59" t="str" s="2">
         <x:v>Demografisk försörjningskvot</x:v>
@@ -1297,120 +1297,120 @@
       </x:c>
       <x:c r="B61" t="str" s="2">
         <x:v>GM.11.2</x:v>
       </x:c>
       <x:c r="C61" t="str" s="2">
         <x:v>Stockholms läns kommuner (ovägt medel)</x:v>
       </x:c>
       <x:c r="D61" s="3">
         <x:v>37986</x:v>
       </x:c>
       <x:c r="E61" t="n" s="2">
         <x:v>2003</x:v>
       </x:c>
       <x:c r="F61" t="n" s="2">
         <x:v>0.664870</x:v>
       </x:c>
     </x:row>
     <x:row r="62">
       <x:c r="A62" t="str" s="2">
         <x:v>Demografisk försörjningskvot</x:v>
       </x:c>
       <x:c r="B62" t="str" s="2">
         <x:v>GM.11.2</x:v>
       </x:c>
       <x:c r="C62" t="str" s="2">
-        <x:v>Stockholms läns kommuner (ovägt medel)</x:v>
+        <x:v>Järfälla</x:v>
       </x:c>
       <x:c r="D62" s="3">
         <x:v>38352</x:v>
       </x:c>
       <x:c r="E62" t="n" s="2">
         <x:v>2004</x:v>
       </x:c>
       <x:c r="F62" t="n" s="2">
-        <x:v>0.676760</x:v>
+        <x:v>0.655970</x:v>
       </x:c>
     </x:row>
     <x:row r="63">
       <x:c r="A63" t="str" s="2">
         <x:v>Demografisk försörjningskvot</x:v>
       </x:c>
       <x:c r="B63" t="str" s="2">
         <x:v>GM.11.2</x:v>
       </x:c>
       <x:c r="C63" t="str" s="2">
-        <x:v>Järfälla</x:v>
+        <x:v>Stockholms läns kommuner (ovägt medel)</x:v>
       </x:c>
       <x:c r="D63" s="3">
         <x:v>38352</x:v>
       </x:c>
       <x:c r="E63" t="n" s="2">
         <x:v>2004</x:v>
       </x:c>
       <x:c r="F63" t="n" s="2">
-        <x:v>0.655970</x:v>
+        <x:v>0.676760</x:v>
       </x:c>
     </x:row>
     <x:row r="64">
       <x:c r="A64" t="str" s="2">
         <x:v>Demografisk försörjningskvot</x:v>
       </x:c>
       <x:c r="B64" t="str" s="2">
         <x:v>GM.11.2</x:v>
       </x:c>
       <x:c r="C64" t="str" s="2">
-        <x:v>Stockholms läns kommuner (ovägt medel)</x:v>
+        <x:v>Järfälla</x:v>
       </x:c>
       <x:c r="D64" s="3">
         <x:v>38717</x:v>
       </x:c>
       <x:c r="E64" t="n" s="2">
         <x:v>2005</x:v>
       </x:c>
       <x:c r="F64" t="n" s="2">
-        <x:v>0.685174</x:v>
+        <x:v>0.669813</x:v>
       </x:c>
     </x:row>
     <x:row r="65">
       <x:c r="A65" t="str" s="2">
         <x:v>Demografisk försörjningskvot</x:v>
       </x:c>
       <x:c r="B65" t="str" s="2">
         <x:v>GM.11.2</x:v>
       </x:c>
       <x:c r="C65" t="str" s="2">
-        <x:v>Järfälla</x:v>
+        <x:v>Stockholms läns kommuner (ovägt medel)</x:v>
       </x:c>
       <x:c r="D65" s="3">
         <x:v>38717</x:v>
       </x:c>
       <x:c r="E65" t="n" s="2">
         <x:v>2005</x:v>
       </x:c>
       <x:c r="F65" t="n" s="2">
-        <x:v>0.669813</x:v>
+        <x:v>0.685174</x:v>
       </x:c>
     </x:row>
     <x:row r="66">
       <x:c r="A66" t="str" s="2">
         <x:v>Demografisk försörjningskvot</x:v>
       </x:c>
       <x:c r="B66" t="str" s="2">
         <x:v>GM.11.2</x:v>
       </x:c>
       <x:c r="C66" t="str" s="2">
         <x:v>Järfälla</x:v>
       </x:c>
       <x:c r="D66" s="3">
         <x:v>39082</x:v>
       </x:c>
       <x:c r="E66" t="n" s="2">
         <x:v>2006</x:v>
       </x:c>
       <x:c r="F66" t="n" s="2">
         <x:v>0.682100</x:v>
       </x:c>
     </x:row>
     <x:row r="67">
       <x:c r="A67" t="str" s="2">
         <x:v>Demografisk försörjningskvot</x:v>
@@ -1457,280 +1457,280 @@
       </x:c>
       <x:c r="B69" t="str" s="2">
         <x:v>GM.11.2</x:v>
       </x:c>
       <x:c r="C69" t="str" s="2">
         <x:v>Järfälla</x:v>
       </x:c>
       <x:c r="D69" s="3">
         <x:v>39447</x:v>
       </x:c>
       <x:c r="E69" t="n" s="2">
         <x:v>2007</x:v>
       </x:c>
       <x:c r="F69" t="n" s="2">
         <x:v>0.699226</x:v>
       </x:c>
     </x:row>
     <x:row r="70">
       <x:c r="A70" t="str" s="2">
         <x:v>Demografisk försörjningskvot</x:v>
       </x:c>
       <x:c r="B70" t="str" s="2">
         <x:v>GM.11.2</x:v>
       </x:c>
       <x:c r="C70" t="str" s="2">
-        <x:v>Stockholms läns kommuner (ovägt medel)</x:v>
+        <x:v>Järfälla</x:v>
       </x:c>
       <x:c r="D70" s="3">
         <x:v>39813</x:v>
       </x:c>
       <x:c r="E70" t="n" s="2">
         <x:v>2008</x:v>
       </x:c>
       <x:c r="F70" t="n" s="2">
-        <x:v>0.715007</x:v>
+        <x:v>0.710205</x:v>
       </x:c>
     </x:row>
     <x:row r="71">
       <x:c r="A71" t="str" s="2">
         <x:v>Demografisk försörjningskvot</x:v>
       </x:c>
       <x:c r="B71" t="str" s="2">
         <x:v>GM.11.2</x:v>
       </x:c>
       <x:c r="C71" t="str" s="2">
-        <x:v>Järfälla</x:v>
+        <x:v>Stockholms läns kommuner (ovägt medel)</x:v>
       </x:c>
       <x:c r="D71" s="3">
         <x:v>39813</x:v>
       </x:c>
       <x:c r="E71" t="n" s="2">
         <x:v>2008</x:v>
       </x:c>
       <x:c r="F71" t="n" s="2">
-        <x:v>0.710205</x:v>
+        <x:v>0.715007</x:v>
       </x:c>
     </x:row>
     <x:row r="72">
       <x:c r="A72" t="str" s="2">
         <x:v>Demografisk försörjningskvot</x:v>
       </x:c>
       <x:c r="B72" t="str" s="2">
         <x:v>GM.11.2</x:v>
       </x:c>
       <x:c r="C72" t="str" s="2">
         <x:v>Järfälla</x:v>
       </x:c>
       <x:c r="D72" s="3">
         <x:v>40178</x:v>
       </x:c>
       <x:c r="E72" t="n" s="2">
         <x:v>2009</x:v>
       </x:c>
       <x:c r="F72" t="n" s="2">
         <x:v>0.728616</x:v>
       </x:c>
     </x:row>
     <x:row r="73">
       <x:c r="A73" t="str" s="2">
         <x:v>Demografisk försörjningskvot</x:v>
       </x:c>
       <x:c r="B73" t="str" s="2">
         <x:v>GM.11.2</x:v>
       </x:c>
       <x:c r="C73" t="str" s="2">
         <x:v>Stockholms läns kommuner (ovägt medel)</x:v>
       </x:c>
       <x:c r="D73" s="3">
         <x:v>40178</x:v>
       </x:c>
       <x:c r="E73" t="n" s="2">
         <x:v>2009</x:v>
       </x:c>
       <x:c r="F73" t="n" s="2">
         <x:v>0.727199</x:v>
       </x:c>
     </x:row>
     <x:row r="74">
       <x:c r="A74" t="str" s="2">
         <x:v>Demografisk försörjningskvot</x:v>
       </x:c>
       <x:c r="B74" t="str" s="2">
         <x:v>GM.11.2</x:v>
       </x:c>
       <x:c r="C74" t="str" s="2">
-        <x:v>Stockholms läns kommuner (ovägt medel)</x:v>
+        <x:v>Järfälla</x:v>
       </x:c>
       <x:c r="D74" s="3">
         <x:v>40543</x:v>
       </x:c>
       <x:c r="E74" t="n" s="2">
         <x:v>2010</x:v>
       </x:c>
       <x:c r="F74" t="n" s="2">
-        <x:v>0.735815</x:v>
+        <x:v>0.738780</x:v>
       </x:c>
     </x:row>
     <x:row r="75">
       <x:c r="A75" t="str" s="2">
         <x:v>Demografisk försörjningskvot</x:v>
       </x:c>
       <x:c r="B75" t="str" s="2">
         <x:v>GM.11.2</x:v>
       </x:c>
       <x:c r="C75" t="str" s="2">
-        <x:v>Järfälla</x:v>
+        <x:v>Stockholms läns kommuner (ovägt medel)</x:v>
       </x:c>
       <x:c r="D75" s="3">
         <x:v>40543</x:v>
       </x:c>
       <x:c r="E75" t="n" s="2">
         <x:v>2010</x:v>
       </x:c>
       <x:c r="F75" t="n" s="2">
-        <x:v>0.738780</x:v>
+        <x:v>0.735815</x:v>
       </x:c>
     </x:row>
     <x:row r="76">
       <x:c r="A76" t="str" s="2">
         <x:v>Demografisk försörjningskvot</x:v>
       </x:c>
       <x:c r="B76" t="str" s="2">
         <x:v>GM.11.2</x:v>
       </x:c>
       <x:c r="C76" t="str" s="2">
-        <x:v>Järfälla</x:v>
+        <x:v>Stockholms läns kommuner (ovägt medel)</x:v>
       </x:c>
       <x:c r="D76" s="3">
         <x:v>40908</x:v>
       </x:c>
       <x:c r="E76" t="n" s="2">
         <x:v>2011</x:v>
       </x:c>
       <x:c r="F76" t="n" s="2">
-        <x:v>0.738322</x:v>
+        <x:v>0.740510</x:v>
       </x:c>
     </x:row>
     <x:row r="77">
       <x:c r="A77" t="str" s="2">
         <x:v>Demografisk försörjningskvot</x:v>
       </x:c>
       <x:c r="B77" t="str" s="2">
         <x:v>GM.11.2</x:v>
       </x:c>
       <x:c r="C77" t="str" s="2">
-        <x:v>Stockholms läns kommuner (ovägt medel)</x:v>
+        <x:v>Järfälla</x:v>
       </x:c>
       <x:c r="D77" s="3">
         <x:v>40908</x:v>
       </x:c>
       <x:c r="E77" t="n" s="2">
         <x:v>2011</x:v>
       </x:c>
       <x:c r="F77" t="n" s="2">
-        <x:v>0.740510</x:v>
+        <x:v>0.738322</x:v>
       </x:c>
     </x:row>
     <x:row r="78">
       <x:c r="A78" t="str" s="2">
         <x:v>Demografisk försörjningskvot</x:v>
       </x:c>
       <x:c r="B78" t="str" s="2">
         <x:v>GM.11.2</x:v>
       </x:c>
       <x:c r="C78" t="str" s="2">
         <x:v>Järfälla</x:v>
       </x:c>
       <x:c r="D78" s="3">
         <x:v>41274</x:v>
       </x:c>
       <x:c r="E78" t="n" s="2">
         <x:v>2012</x:v>
       </x:c>
       <x:c r="F78" t="n" s="2">
         <x:v>0.744814</x:v>
       </x:c>
     </x:row>
     <x:row r="79">
       <x:c r="A79" t="str" s="2">
         <x:v>Demografisk försörjningskvot</x:v>
       </x:c>
       <x:c r="B79" t="str" s="2">
         <x:v>GM.11.2</x:v>
       </x:c>
       <x:c r="C79" t="str" s="2">
         <x:v>Stockholms läns kommuner (ovägt medel)</x:v>
       </x:c>
       <x:c r="D79" s="3">
         <x:v>41274</x:v>
       </x:c>
       <x:c r="E79" t="n" s="2">
         <x:v>2012</x:v>
       </x:c>
       <x:c r="F79" t="n" s="2">
         <x:v>0.744460</x:v>
       </x:c>
     </x:row>
     <x:row r="80">
       <x:c r="A80" t="str" s="2">
         <x:v>Demografisk försörjningskvot</x:v>
       </x:c>
       <x:c r="B80" t="str" s="2">
         <x:v>GM.11.2</x:v>
       </x:c>
       <x:c r="C80" t="str" s="2">
-        <x:v>Järfälla</x:v>
+        <x:v>Stockholms läns kommuner (ovägt medel)</x:v>
       </x:c>
       <x:c r="D80" s="3">
         <x:v>41639</x:v>
       </x:c>
       <x:c r="E80" t="n" s="2">
         <x:v>2013</x:v>
       </x:c>
       <x:c r="F80" t="n" s="2">
-        <x:v>0.751329</x:v>
+        <x:v>0.749050</x:v>
       </x:c>
     </x:row>
     <x:row r="81">
       <x:c r="A81" t="str" s="2">
         <x:v>Demografisk försörjningskvot</x:v>
       </x:c>
       <x:c r="B81" t="str" s="2">
         <x:v>GM.11.2</x:v>
       </x:c>
       <x:c r="C81" t="str" s="2">
-        <x:v>Stockholms läns kommuner (ovägt medel)</x:v>
+        <x:v>Järfälla</x:v>
       </x:c>
       <x:c r="D81" s="3">
         <x:v>41639</x:v>
       </x:c>
       <x:c r="E81" t="n" s="2">
         <x:v>2013</x:v>
       </x:c>
       <x:c r="F81" t="n" s="2">
-        <x:v>0.749050</x:v>
+        <x:v>0.751329</x:v>
       </x:c>
     </x:row>
     <x:row r="82">
       <x:c r="A82" t="str" s="2">
         <x:v>Demografisk försörjningskvot</x:v>
       </x:c>
       <x:c r="B82" t="str" s="2">
         <x:v>GM.11.2</x:v>
       </x:c>
       <x:c r="C82" t="str" s="2">
         <x:v>Stockholms läns kommuner (ovägt medel)</x:v>
       </x:c>
       <x:c r="D82" s="3">
         <x:v>42004</x:v>
       </x:c>
       <x:c r="E82" t="n" s="2">
         <x:v>2014</x:v>
       </x:c>
       <x:c r="F82" t="n" s="2">
         <x:v>0.750083</x:v>
       </x:c>
     </x:row>
     <x:row r="83">
       <x:c r="A83" t="str" s="2">
         <x:v>Demografisk försörjningskvot</x:v>
@@ -1777,160 +1777,160 @@
       </x:c>
       <x:c r="B85" t="str" s="2">
         <x:v>GM.11.2</x:v>
       </x:c>
       <x:c r="C85" t="str" s="2">
         <x:v>Stockholms läns kommuner (ovägt medel)</x:v>
       </x:c>
       <x:c r="D85" s="3">
         <x:v>42369</x:v>
       </x:c>
       <x:c r="E85" t="n" s="2">
         <x:v>2015</x:v>
       </x:c>
       <x:c r="F85" t="n" s="2">
         <x:v>0.752285</x:v>
       </x:c>
     </x:row>
     <x:row r="86">
       <x:c r="A86" t="str" s="2">
         <x:v>Demografisk försörjningskvot</x:v>
       </x:c>
       <x:c r="B86" t="str" s="2">
         <x:v>GM.11.2</x:v>
       </x:c>
       <x:c r="C86" t="str" s="2">
-        <x:v>Stockholms läns kommuner (ovägt medel)</x:v>
+        <x:v>Järfälla</x:v>
       </x:c>
       <x:c r="D86" s="3">
         <x:v>42735</x:v>
       </x:c>
       <x:c r="E86" t="n" s="2">
         <x:v>2016</x:v>
       </x:c>
       <x:c r="F86" t="n" s="2">
-        <x:v>0.752657</x:v>
+        <x:v>0.737989</x:v>
       </x:c>
     </x:row>
     <x:row r="87">
       <x:c r="A87" t="str" s="2">
         <x:v>Demografisk försörjningskvot</x:v>
       </x:c>
       <x:c r="B87" t="str" s="2">
         <x:v>GM.11.2</x:v>
       </x:c>
       <x:c r="C87" t="str" s="2">
-        <x:v>Järfälla</x:v>
+        <x:v>Stockholms läns kommuner (ovägt medel)</x:v>
       </x:c>
       <x:c r="D87" s="3">
         <x:v>42735</x:v>
       </x:c>
       <x:c r="E87" t="n" s="2">
         <x:v>2016</x:v>
       </x:c>
       <x:c r="F87" t="n" s="2">
-        <x:v>0.737989</x:v>
+        <x:v>0.752657</x:v>
       </x:c>
     </x:row>
     <x:row r="88">
       <x:c r="A88" t="str" s="2">
         <x:v>Demografisk försörjningskvot</x:v>
       </x:c>
       <x:c r="B88" t="str" s="2">
         <x:v>GM.11.2</x:v>
       </x:c>
       <x:c r="C88" t="str" s="2">
-        <x:v>Stockholms läns kommuner (ovägt medel)</x:v>
+        <x:v>Järfälla</x:v>
       </x:c>
       <x:c r="D88" s="3">
         <x:v>43100</x:v>
       </x:c>
       <x:c r="E88" t="n" s="2">
         <x:v>2017</x:v>
       </x:c>
       <x:c r="F88" t="n" s="2">
-        <x:v>0.755713</x:v>
+        <x:v>0.734848</x:v>
       </x:c>
     </x:row>
     <x:row r="89">
       <x:c r="A89" t="str" s="2">
         <x:v>Demografisk försörjningskvot</x:v>
       </x:c>
       <x:c r="B89" t="str" s="2">
         <x:v>GM.11.2</x:v>
       </x:c>
       <x:c r="C89" t="str" s="2">
-        <x:v>Järfälla</x:v>
+        <x:v>Stockholms läns kommuner (ovägt medel)</x:v>
       </x:c>
       <x:c r="D89" s="3">
         <x:v>43100</x:v>
       </x:c>
       <x:c r="E89" t="n" s="2">
         <x:v>2017</x:v>
       </x:c>
       <x:c r="F89" t="n" s="2">
-        <x:v>0.734848</x:v>
+        <x:v>0.755713</x:v>
       </x:c>
     </x:row>
     <x:row r="90">
       <x:c r="A90" t="str" s="2">
         <x:v>Demografisk försörjningskvot</x:v>
       </x:c>
       <x:c r="B90" t="str" s="2">
         <x:v>GM.11.2</x:v>
       </x:c>
       <x:c r="C90" t="str" s="2">
-        <x:v>Järfälla</x:v>
+        <x:v>Stockholms läns kommuner (ovägt medel)</x:v>
       </x:c>
       <x:c r="D90" s="3">
         <x:v>43465</x:v>
       </x:c>
       <x:c r="E90" t="n" s="2">
         <x:v>2018</x:v>
       </x:c>
       <x:c r="F90" t="n" s="2">
-        <x:v>0.732795</x:v>
+        <x:v>0.757273</x:v>
       </x:c>
     </x:row>
     <x:row r="91">
       <x:c r="A91" t="str" s="2">
         <x:v>Demografisk försörjningskvot</x:v>
       </x:c>
       <x:c r="B91" t="str" s="2">
         <x:v>GM.11.2</x:v>
       </x:c>
       <x:c r="C91" t="str" s="2">
-        <x:v>Stockholms läns kommuner (ovägt medel)</x:v>
+        <x:v>Järfälla</x:v>
       </x:c>
       <x:c r="D91" s="3">
         <x:v>43465</x:v>
       </x:c>
       <x:c r="E91" t="n" s="2">
         <x:v>2018</x:v>
       </x:c>
       <x:c r="F91" t="n" s="2">
-        <x:v>0.757273</x:v>
+        <x:v>0.732795</x:v>
       </x:c>
     </x:row>
     <x:row r="92">
       <x:c r="A92" t="str" s="2">
         <x:v>Demografisk försörjningskvot</x:v>
       </x:c>
       <x:c r="B92" t="str" s="2">
         <x:v>GM.11.2</x:v>
       </x:c>
       <x:c r="C92" t="str" s="2">
         <x:v>Stockholms läns kommuner (ovägt medel)</x:v>
       </x:c>
       <x:c r="D92" s="3">
         <x:v>43830</x:v>
       </x:c>
       <x:c r="E92" t="n" s="2">
         <x:v>2019</x:v>
       </x:c>
       <x:c r="F92" t="n" s="2">
         <x:v>0.758682</x:v>
       </x:c>
     </x:row>
     <x:row r="93">
       <x:c r="A93" t="str" s="2">
         <x:v>Demografisk försörjningskvot</x:v>
@@ -1977,80 +1977,80 @@
       </x:c>
       <x:c r="B95" t="str" s="2">
         <x:v>GM.11.2</x:v>
       </x:c>
       <x:c r="C95" t="str" s="2">
         <x:v>Stockholms läns kommuner (ovägt medel)</x:v>
       </x:c>
       <x:c r="D95" s="3">
         <x:v>44196</x:v>
       </x:c>
       <x:c r="E95" t="n" s="2">
         <x:v>2020</x:v>
       </x:c>
       <x:c r="F95" t="n" s="2">
         <x:v>0.757811</x:v>
       </x:c>
     </x:row>
     <x:row r="96">
       <x:c r="A96" t="str" s="2">
         <x:v>Demografisk försörjningskvot</x:v>
       </x:c>
       <x:c r="B96" t="str" s="2">
         <x:v>GM.11.2</x:v>
       </x:c>
       <x:c r="C96" t="str" s="2">
-        <x:v>Järfälla</x:v>
+        <x:v>Stockholms läns kommuner (ovägt medel)</x:v>
       </x:c>
       <x:c r="D96" s="3">
         <x:v>44561</x:v>
       </x:c>
       <x:c r="E96" t="n" s="2">
         <x:v>2021</x:v>
       </x:c>
       <x:c r="F96" t="n" s="2">
-        <x:v>0.708434</x:v>
+        <x:v>0.758584</x:v>
       </x:c>
     </x:row>
     <x:row r="97">
       <x:c r="A97" t="str" s="2">
         <x:v>Demografisk försörjningskvot</x:v>
       </x:c>
       <x:c r="B97" t="str" s="2">
         <x:v>GM.11.2</x:v>
       </x:c>
       <x:c r="C97" t="str" s="2">
-        <x:v>Stockholms läns kommuner (ovägt medel)</x:v>
+        <x:v>Järfälla</x:v>
       </x:c>
       <x:c r="D97" s="3">
         <x:v>44561</x:v>
       </x:c>
       <x:c r="E97" t="n" s="2">
         <x:v>2021</x:v>
       </x:c>
       <x:c r="F97" t="n" s="2">
-        <x:v>0.758584</x:v>
+        <x:v>0.708434</x:v>
       </x:c>
     </x:row>
     <x:row r="98">
       <x:c r="A98" t="str" s="2">
         <x:v>Demografisk försörjningskvot</x:v>
       </x:c>
       <x:c r="B98" t="str" s="2">
         <x:v>GM.11.2</x:v>
       </x:c>
       <x:c r="C98" t="str" s="2">
         <x:v>Stockholms läns kommuner (ovägt medel)</x:v>
       </x:c>
       <x:c r="D98" s="3">
         <x:v>44926</x:v>
       </x:c>
       <x:c r="E98" t="n" s="2">
         <x:v>2022</x:v>
       </x:c>
       <x:c r="F98" t="n" s="2">
         <x:v>0.755564</x:v>
       </x:c>
     </x:row>
     <x:row r="99">
       <x:c r="A99" t="str" s="2">
         <x:v>Demografisk försörjningskvot</x:v>